--- v2 (2026-02-14)
+++ v3 (2026-05-18)
@@ -678,144 +678,144 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4115 Секретар керівника (організації, підприємства, установи)
 4121 Обліковець з реєстрації бухгалтерських даних</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4121 Обліковець з реєстрації бухгалтерських даних
 4115 Секретар керівника (організації, підприємства, установи)</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>2</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>84</v>
       </c>