--- v2 (2026-03-02)
+++ v3 (2026-05-01)
@@ -233,83 +233,83 @@
           <t>Код</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>1668</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ДПТНЗ "МВПУАТБ"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Interregional high vocational school of automobile transport and construction</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>1954</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
@@ -1761,51 +1761,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
@@ -1827,51 +1827,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -1915,121 +1915,121 @@
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7136 Монтажник санітарно-технічних систем і устаткування
 7212 Газозварник</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
         <v>45</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 8332 Машиніст крана автомобільного</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>