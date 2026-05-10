--- v3 (2026-03-25)
+++ v4 (2026-05-10)
@@ -1129,74 +1129,74 @@
       <c r="B5" s="7" t="n">
         <v>79</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5141 Манікюрник
 5141 Педикюрник
 5141 Візажист</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7331 Флорист
 5312 Оформлювач вітрин, приміщень та будівель</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 7435 Закрійник</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>138</v>
       </c>
       <c r="C8" s="7" t="n">