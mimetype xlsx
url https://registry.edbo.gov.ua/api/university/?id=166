--- v2 (2026-03-15)
+++ v3 (2026-04-29)
@@ -3880,54 +3880,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>50701</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Інтелектуальний аналіз даних</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>- 20203</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
@@ -4005,51 +4007,51 @@
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>21171</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t>- 1828</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
@@ -5645,51 +5647,51 @@
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>69148</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t>- 14312</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
@@ -6482,2809 +6484,2809 @@
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="7" t="inlineStr">
         <is>
           <t>- 17115</t>
         </is>
       </c>
       <c r="I78" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K78" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>8624</v>
+        <v>7442</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H79" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I79" s="9"/>
+          <t>- 3751</t>
+        </is>
+      </c>
+      <c r="I79" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J79" s="7" t="inlineStr">
         <is>
-          <t>НД 2087413</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K79" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>7442</v>
+        <v>31185</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G80" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>- 3751</t>
+          <t>- 19710</t>
         </is>
       </c>
       <c r="I80" s="9" t="n">
-        <v>46935</v>
+        <v>48030</v>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K80" s="9"/>
+          <t>НД 2087422</t>
+        </is>
+      </c>
+      <c r="K80" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>31185</v>
+        <v>21174</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H81" s="7" t="inlineStr">
         <is>
-          <t>- 19710</t>
+          <t>- 8944</t>
         </is>
       </c>
       <c r="I81" s="9" t="n">
-        <v>48030</v>
+        <v>47300</v>
       </c>
       <c r="J81" s="7" t="inlineStr">
         <is>
-          <t>НД 2087422</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>21174</v>
+        <v>31188</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>- 8944</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I82" s="9"/>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K82" s="9"/>
+          <t>НД 2087434</t>
+        </is>
+      </c>
+      <c r="K82" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>275</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
-[...2 lines deleted...]
-      <c r="D83" s="3"/>
+          <t>Транспортні технології</t>
+        </is>
+      </c>
+      <c r="D83" s="3" t="inlineStr">
+        <is>
+          <t>на автомобільному транспорті</t>
+        </is>
+      </c>
       <c r="E83" s="6" t="n">
-        <v>31188</v>
+        <v>20531</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Транспортні технології (на автомобільному транспорті)</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H83" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I83" s="9"/>
+          <t>- 5084</t>
+        </is>
+      </c>
+      <c r="I83" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J83" s="7" t="inlineStr">
         <is>
-          <t>НД 2087434</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Транспортні технології</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D84" s="3" t="inlineStr">
         <is>
-          <t>на автомобільному транспорті</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="E84" s="6" t="n">
-        <v>20531</v>
+        <v>79015</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
-          <t>Транспортні технології (на автомобільному транспорті)</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>- 5084</t>
+          <t>- 14318</t>
         </is>
       </c>
       <c r="I84" s="9" t="n">
-        <v>46935</v>
+        <v>47665</v>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K84" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>79015</v>
+        <v>71409</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H85" s="7" t="inlineStr">
         <is>
-          <t>- 14318</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I85" s="9"/>
       <c r="J85" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K85" s="9"/>
+          <t>НД 2087413</t>
+        </is>
+      </c>
+      <c r="K85" s="9" t="n">
+        <v>46387</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>71409</v>
+        <v>71410</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I86" s="9"/>
+          <t>- 14319</t>
+        </is>
+      </c>
+      <c r="I86" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>НД 2087413</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>71410</v>
+        <v>71411</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H87" s="7" t="inlineStr">
         <is>
-          <t>- 14319</t>
+          <t>- 14320</t>
         </is>
       </c>
       <c r="I87" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>71411</v>
+        <v>71412</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>- 14320</t>
+          <t>- 14321</t>
         </is>
       </c>
       <c r="I88" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>71412</v>
+        <v>71437</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H89" s="7" t="inlineStr">
         <is>
-          <t>- 14321</t>
+          <t>- 14334</t>
         </is>
       </c>
       <c r="I89" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J89" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>71437</v>
+        <v>71413</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>- 14334</t>
+          <t>- 14322</t>
         </is>
       </c>
       <c r="I90" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>71413</v>
+        <v>71418</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H91" s="7" t="inlineStr">
         <is>
-          <t>- 14322</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I91" s="9"/>
       <c r="J91" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K91" s="9"/>
+          <t>НД 2087423</t>
+        </is>
+      </c>
+      <c r="K91" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>71418</v>
+        <v>71419</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Комп’ютерні науки</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I92" s="9"/>
+          <t>- 19797</t>
+        </is>
+      </c>
+      <c r="I92" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>НД 2087423</t>
+          <t>НД 2087422</t>
         </is>
       </c>
       <c r="K92" s="9" t="n">
-        <v>46752</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>71419</v>
+        <v>71420</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні науки</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H93" s="7" t="inlineStr">
         <is>
-          <t>- 19797</t>
+          <t>- 19796</t>
         </is>
       </c>
       <c r="I93" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J93" s="7" t="inlineStr">
         <is>
           <t>НД 2087422</t>
         </is>
       </c>
       <c r="K93" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>71420</v>
+        <v>71421</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>- 19796</t>
+          <t>- 14324</t>
         </is>
       </c>
       <c r="I94" s="9" t="n">
-        <v>48030</v>
+        <v>47665</v>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>НД 2087422</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K94" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>71421</v>
+        <v>71422</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H95" s="7" t="inlineStr">
         <is>
-          <t>- 14324</t>
+          <t>- 14325</t>
         </is>
       </c>
       <c r="I95" s="9" t="n">
-        <v>47665</v>
+        <v>48761</v>
       </c>
       <c r="J95" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>71422</v>
+        <v>71423</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>- 14325</t>
+          <t>- 14326</t>
         </is>
       </c>
       <c r="I96" s="9" t="n">
-        <v>48761</v>
+        <v>47300</v>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>71423</v>
+        <v>71424</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H97" s="7" t="inlineStr">
         <is>
-          <t>- 14326</t>
+          <t>- 14323</t>
         </is>
       </c>
       <c r="I97" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J97" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K97" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
-[...2 lines deleted...]
-      <c r="D98" s="3"/>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D98" s="3" t="inlineStr">
+        <is>
+          <t>Технологічні машини та обладнання</t>
+        </is>
+      </c>
       <c r="E98" s="6" t="n">
-        <v>71424</v>
+        <v>81506</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>- 14323</t>
+          <t>- 14336</t>
         </is>
       </c>
       <c r="I98" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K98" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Харчові технології</t>
+        </is>
+      </c>
+      <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>81506</v>
+        <v>71431</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H99" s="7" t="inlineStr">
         <is>
-          <t>- 14336</t>
+          <t>- 14331</t>
         </is>
       </c>
       <c r="I99" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J99" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
-          <t>G13</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>71431</v>
+        <v>71432</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>- 14331</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I100" s="9"/>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K100" s="9"/>
+          <t>НД 2087434</t>
+        </is>
+      </c>
+      <c r="K100" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>71432</v>
+        <v>71433</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H101" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I101" s="9"/>
       <c r="J101" s="7" t="inlineStr">
         <is>
           <t>НД 2087434</t>
         </is>
       </c>
       <c r="K101" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>G22</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>71433</v>
+        <v>71427</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I102" s="9"/>
+          <t>- 14328</t>
+        </is>
+      </c>
+      <c r="I102" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>НД 2087434</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K102" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
-          <t>G22</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>71427</v>
+        <v>71426</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H103" s="7" t="inlineStr">
         <is>
-          <t>- 14328</t>
+          <t>- 14327</t>
         </is>
       </c>
       <c r="I103" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J103" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K103" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>71426</v>
+        <v>71428</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>- 14327</t>
+          <t>- 19364</t>
         </is>
       </c>
       <c r="I104" s="9" t="n">
-        <v>47665</v>
+        <v>48030</v>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>71428</v>
+        <v>71430</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H105" s="7" t="inlineStr">
         <is>
-          <t>- 19364</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I105" s="9"/>
       <c r="J105" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K105" s="9"/>
+          <t>УД 20017784</t>
+        </is>
+      </c>
+      <c r="K105" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>71430</v>
+        <v>71429</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I106" s="9"/>
+          <t>- 14330</t>
+        </is>
+      </c>
+      <c r="I106" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>УД 20017784</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>71429</v>
+        <v>71425</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H107" s="7" t="inlineStr">
         <is>
-          <t>- 14330</t>
+          <t>- 19363</t>
         </is>
       </c>
       <c r="I107" s="9" t="n">
-        <v>47665</v>
+        <v>48030</v>
       </c>
       <c r="J107" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K107" s="9"/>
+          <t>НД 2087425</t>
+        </is>
+      </c>
+      <c r="K107" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>H7</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>71425</v>
+        <v>71434</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>- 19363</t>
+          <t>- 19362</t>
         </is>
       </c>
       <c r="I108" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>НД 2087425</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
-          <t>H7</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Агроінженерія</t>
+          <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>71434</v>
+        <v>71435</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
-          <t>Агроінженерія</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H109" s="7" t="inlineStr">
         <is>
-          <t>- 19362</t>
+          <t>- 19365</t>
         </is>
       </c>
       <c r="I109" s="9" t="n">
-        <v>48030</v>
+        <v>46344</v>
       </c>
       <c r="J109" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
-          <t>J2</t>
+          <t>J8</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>71435</v>
+        <v>71436</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>- 19365</t>
+          <t>- 14333</t>
         </is>
       </c>
       <c r="I110" s="9" t="n">
-        <v>46344</v>
+        <v>47665</v>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>71436</v>
+        <v>79016</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Транспортні технології (на автомобільному транспорті)</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H111" s="7" t="inlineStr">
         <is>
-          <t>- 14333</t>
+          <t>- 14335</t>
         </is>
       </c>
       <c r="I111" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J111" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K111" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
-          <t>J8</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>79016</v>
+        <v>47680</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
-          <t>Транспортні технології (на автомобільному транспорті)</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>- 14335</t>
+          <t>- 13755</t>
         </is>
       </c>
       <c r="I112" s="9" t="n">
-        <v>46935</v>
+        <v>46183</v>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>47680</v>
+        <v>47683</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H113" s="7" t="inlineStr">
         <is>
-          <t>- 13755</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I113" s="9"/>
       <c r="J113" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>47683</v>
+        <v>47603</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I114" s="9"/>
+          <t>- 4328</t>
+        </is>
+      </c>
+      <c r="I114" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>47603</v>
+        <v>47681</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H115" s="7" t="inlineStr">
         <is>
-          <t>- 4328</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I115" s="9"/>
       <c r="J115" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K115" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>47681</v>
+        <v>55212</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I116" s="9"/>
       <c r="J116" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K116" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>55212</v>
+        <v>47684</v>
       </c>
       <c r="F117" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G117" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H117" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I117" s="9"/>
+          <t>- 20754</t>
+        </is>
+      </c>
+      <c r="I117" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J117" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K117" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>47684</v>
+        <v>47602</v>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I118" s="9"/>
+          <t>- 4206</t>
+        </is>
+      </c>
+      <c r="I118" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K118" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>47602</v>
+        <v>47686</v>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G119" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H119" s="7" t="inlineStr">
         <is>
-          <t>- 4206</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I119" s="9"/>
       <c r="J119" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K119" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>47686</v>
+        <v>47601</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I120" s="9"/>
+          <t>- 8943</t>
+        </is>
+      </c>
+      <c r="I120" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>132</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>47601</v>
+        <v>47687</v>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H121" s="7" t="inlineStr">
         <is>
-          <t>- 8943</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I121" s="9"/>
       <c r="J121" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K121" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>47687</v>
+        <v>47604</v>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I122" s="9"/>
+          <t>- 4581</t>
+        </is>
+      </c>
+      <c r="I122" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K122" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>47604</v>
+        <v>47688</v>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H123" s="7" t="inlineStr">
         <is>
-          <t>- 4581</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I123" s="9"/>
       <c r="J123" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K123" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>47688</v>
+        <v>47689</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I124" s="9"/>
       <c r="J124" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>152</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>47689</v>
+        <v>47690</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H125" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I125" s="9"/>
       <c r="J125" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K125" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>47690</v>
+        <v>47691</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I126" s="9"/>
       <c r="J126" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K126" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>47691</v>
+        <v>59724</v>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H127" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I127" s="9"/>
       <c r="J127" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K127" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
-        <v>59724</v>
+        <v>47692</v>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="G128" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I128" s="9"/>
+          <t>- 8963</t>
+        </is>
+      </c>
+      <c r="I128" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K128" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>47692</v>
+        <v>59725</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H129" s="7" t="inlineStr">
         <is>
-          <t>- 8963</t>
+          <t>- 9167</t>
         </is>
       </c>
       <c r="I129" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J129" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K129" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>59725</v>
+        <v>59721</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
-          <t>- 9167</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I130" s="9"/>
       <c r="J130" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K130" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>59721</v>
+        <v>59723</v>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H131" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I131" s="9"/>
       <c r="J131" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K131" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>181</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>59723</v>
+        <v>47693</v>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="G132" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H132" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I132" s="9"/>
       <c r="J132" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K132" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B133" s="7" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>47693</v>
+        <v>80005</v>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H133" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I133" s="9"/>
+          <t>- 17119</t>
+        </is>
+      </c>
+      <c r="I133" s="9" t="n">
+        <v>46183</v>
+      </c>
       <c r="J133" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K133" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
-        <v>80005</v>
+        <v>71439</v>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G134" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H134" s="7" t="inlineStr">
         <is>
-          <t>- 17119</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I134" s="9"/>
       <c r="J134" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K134" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B135" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>71439</v>
+        <v>71440</v>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H135" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I135" s="9"/>
+          <t>- 14337</t>
+        </is>
+      </c>
+      <c r="I135" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J135" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K135" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
-        <v>71440</v>
+        <v>71441</v>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H136" s="7" t="inlineStr">
         <is>
-          <t>- 14337</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I136" s="9"/>
       <c r="J136" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K136" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B137" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>71441</v>
+        <v>71442</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H137" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I137" s="9"/>
       <c r="J137" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K137" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
-        <v>71442</v>
+        <v>71443</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I138" s="9"/>
       <c r="J138" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
-        <v>71443</v>
+        <v>71444</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H139" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I139" s="9"/>
+          <t>- 14338</t>
+        </is>
+      </c>
+      <c r="I139" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J139" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
-        <v>71444</v>
+        <v>88670</v>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Штучний інтелект і технології аналізу даних</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
-          <t>- 14338</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I140" s="9"/>
       <c r="J140" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K140" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B141" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="6" t="n">
@@ -11180,51 +11182,51 @@
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
@@ -11282,51 +11284,51 @@
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>177</v>
       </c>
       <c r="F47" s="6" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
@@ -11543,51 +11545,51 @@
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
@@ -11880,51 +11882,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E65" s="6" t="n">
         <v>135</v>
       </c>
       <c r="F65" s="6" t="n">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -12479,51 +12481,51 @@
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>G22</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F83" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
@@ -13139,84 +13141,84 @@
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -13502,51 +13504,51 @@
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -13568,51 +13570,51 @@
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>