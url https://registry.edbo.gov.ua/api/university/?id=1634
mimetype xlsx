--- v1 (2026-02-08)
+++ v2 (2026-05-01)
@@ -2433,54 +2433,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>82726</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>ДС 007005</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2515,140 +2517,146 @@
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E17" s="8" t="n">
         <v>86672</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Експлуатація засобів механізації та автоматизації перевантажувальних робіт</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>ДС 007003</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E18" s="8" t="n">
         <v>86673</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт підйомно-транспортних, будівельних і дорожніх машин та обладнання</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>ДС 007004</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології на морському та внутрішньому водному транспорті</t>
         </is>
       </c>
       <c r="E19" s="8" t="n">
         <v>86671</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень та перевантажень на водному транспорті</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I19" s="9"/>
+          <t>ДС 007006</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K19"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
@@ -3073,75 +3081,75 @@
       </c>
       <c r="B5" s="8" t="n">
         <v>55</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
         <v>27</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
@@ -3166,51 +3174,51 @@
       <c r="B9" s="8" t="n">
         <v>79</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>8333 Механізатор (докер-механізатор) комплексної бригади на навантажувально-розвантажувальних роботах
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>8340 Моторист (машиніст)
 8340 Матрос
 7241 Електрик судновий</t>
         </is>
       </c>
       <c r="B11" s="8" t="n">
         <v>53</v>
       </c>