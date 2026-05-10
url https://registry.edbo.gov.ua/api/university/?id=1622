--- v3 (2026-03-25)
+++ v4 (2026-05-10)
@@ -4110,51 +4110,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -4217,51 +4217,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -4716,51 +4716,51 @@
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
@@ -4881,84 +4881,84 @@
       <c r="H24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -5079,51 +5079,51 @@
       <c r="H30" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F31" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>