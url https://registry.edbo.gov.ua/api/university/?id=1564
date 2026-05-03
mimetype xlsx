--- v2 (2026-01-31)
+++ v3 (2026-05-03)
@@ -1868,92 +1868,92 @@
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>22268</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Документознавство, менеджмент органів державної влади та місцевого самоврядування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t>НІ 1493022</t>
         </is>
       </c>
       <c r="K10" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>61891</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціально-комунікаційних мереж, інтернет-маркетинг</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="8" t="inlineStr">
         <is>
           <t>НІ 1493022</t>
         </is>
       </c>
       <c r="K11" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>15935</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -1991,51 +1991,51 @@
           <t>Туризм</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>15834</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Міжнародний туризм</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t>НІ 1493025</t>
         </is>
       </c>
       <c r="K13" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>81980</v>
@@ -2255,88 +2255,88 @@
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>