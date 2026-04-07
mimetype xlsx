--- v2 (2026-01-31)
+++ v3 (2026-04-07)
@@ -1413,51 +1413,51 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фахова передвища освіта</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>підготовка здобувачів фахової передвищої освіти</t>
         </is>
       </c>
       <c r="C15" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="8" t="n">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="G15" s="8"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фахова передвища освіта</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>підготовка здобувачів фахової передвищої освіти</t>
         </is>
       </c>
@@ -2520,54 +2520,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>51764</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>ПС 006899</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
@@ -2844,54 +2846,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>63377</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>ПС 006900</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
@@ -3870,51 +3874,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -4035,51 +4039,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -4101,51 +4105,51 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -4237,117 +4241,117 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E18" s="8" t="n">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>9</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
@@ -4369,120 +4373,120 @@
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="F24" s="8" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -4501,183 +4505,183 @@
       <c r="H25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F26" s="8" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F27" s="8" t="n">
         <v>12</v>
       </c>
       <c r="G27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F29" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G29" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F30" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G30" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -4699,51 +4703,51 @@
       <c r="H31" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F32" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G32" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I32"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>