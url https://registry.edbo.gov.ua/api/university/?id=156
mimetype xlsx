--- v2 (2026-02-20)
+++ v3 (2026-05-25)
@@ -1831,51 +1831,51 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -1897,87 +1897,87 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>87</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>