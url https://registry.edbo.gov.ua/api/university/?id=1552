--- v2 (2026-02-12)
+++ v3 (2026-05-01)
@@ -1881,93 +1881,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>64494</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>ПС 0</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>47238</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>ПС 00</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
@@ -2263,51 +2267,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>