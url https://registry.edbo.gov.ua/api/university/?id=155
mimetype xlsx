--- v1 (2026-03-10)
+++ v2 (2026-04-29)
@@ -27,51 +27,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ПДО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$6</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$24</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$233</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$127</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$128</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -4634,51 +4634,51 @@
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>31051</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
           <t>- 1831</t>
         </is>
       </c>
       <c r="I35" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
@@ -5193,92 +5193,92 @@
         <is>
           <t>055</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>38783</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="8" t="inlineStr">
         <is>
           <t>- 391</t>
         </is>
       </c>
       <c r="I48" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J48" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K48" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>31102</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Журналістика. Видавнича справа і редагування</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="8" t="inlineStr">
         <is>
           <t>- 1428</t>
         </is>
       </c>
       <c r="I49" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J49" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D50" s="3"/>
@@ -6128,51 +6128,51 @@
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>31470</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="8" t="inlineStr">
         <is>
           <t>- 807</t>
         </is>
       </c>
       <c r="I71" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J71" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D72" s="3"/>
@@ -7008,51 +7008,51 @@
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
         <v>79469</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="8" t="inlineStr">
         <is>
           <t>- 14619</t>
         </is>
       </c>
       <c r="I91" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J91" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K91" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
@@ -7219,51 +7219,51 @@
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
         <v>79567</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="8" t="inlineStr">
         <is>
           <t>- 14623</t>
         </is>
       </c>
       <c r="I96" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J96" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D97" s="3"/>
@@ -7342,51 +7342,51 @@
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>79568</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
           <t>Журналістика. Видавнича справа і редагування</t>
         </is>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="8" t="inlineStr">
         <is>
           <t>- 14620</t>
         </is>
       </c>
       <c r="I99" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J99" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D100" s="3"/>
@@ -7959,51 +7959,51 @@
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
         <v>40317</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Позашкільна та інклюзивна освіта</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H114" s="8" t="inlineStr">
         <is>
           <t>- 2600</t>
         </is>
       </c>
       <c r="I114" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J114" s="8" t="inlineStr">
         <is>
           <t>УД 26006759</t>
         </is>
       </c>
       <c r="K114" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
@@ -8823,51 +8823,51 @@
       </c>
       <c r="D132" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E132" s="6" t="n">
         <v>35460</v>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Природничі науки)</t>
         </is>
       </c>
       <c r="G132" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H132" s="8" t="inlineStr">
         <is>
           <t>- 2610</t>
         </is>
       </c>
       <c r="I132" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J132" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K132" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D133" s="3" t="inlineStr">
@@ -8968,100 +8968,100 @@
       </c>
       <c r="D135" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="E135" s="6" t="n">
         <v>31483</v>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика)</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H135" s="8" t="inlineStr">
         <is>
           <t>- 22</t>
         </is>
       </c>
       <c r="I135" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J135" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K135" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D136" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E136" s="6" t="n">
         <v>58109</v>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика)</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H136" s="8" t="inlineStr">
         <is>
           <t>- 22</t>
         </is>
       </c>
       <c r="I136" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J136" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K136" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D137" s="3" t="inlineStr">
@@ -9111,51 +9111,51 @@
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
         <v>31095</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H138" s="8" t="inlineStr">
         <is>
           <t>- 26</t>
         </is>
       </c>
       <c r="I138" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J138" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D139" s="3"/>
@@ -9201,51 +9201,51 @@
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
         <v>31091</v>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H140" s="8" t="inlineStr">
         <is>
           <t>- 27</t>
         </is>
       </c>
       <c r="I140" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J140" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K140" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D141" s="3"/>
@@ -9767,51 +9767,51 @@
       <c r="C152" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
         <v>33276</v>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
           <t>Психологія. Практична психологія</t>
         </is>
       </c>
       <c r="G152" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H152" s="8" t="inlineStr">
         <is>
           <t>- 2528</t>
         </is>
       </c>
       <c r="I152" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J152" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K152" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B153" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D153" s="3"/>
@@ -10698,51 +10698,51 @@
       <c r="C173" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
         <v>79474</v>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
           <t>Позашкільна та інклюзивна освіта</t>
         </is>
       </c>
       <c r="G173" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H173" s="8" t="inlineStr">
         <is>
           <t>- 14624</t>
         </is>
       </c>
       <c r="I173" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J173" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K173" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D174" s="3"/>
@@ -11174,51 +11174,51 @@
       </c>
       <c r="D183" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E183" s="6" t="n">
         <v>79190</v>
       </c>
       <c r="F183" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Природничі науки)</t>
         </is>
       </c>
       <c r="G183" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H183" s="8" t="inlineStr">
         <is>
           <t>- 14630</t>
         </is>
       </c>
       <c r="I183" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J183" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K183" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D184" s="3" t="inlineStr">
@@ -11466,51 +11466,51 @@
       <c r="C189" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
         <v>79478</v>
       </c>
       <c r="F189" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G189" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H189" s="8" t="inlineStr">
         <is>
           <t>- 14631</t>
         </is>
       </c>
       <c r="I189" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J189" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K189" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D190" s="3"/>
@@ -11605,51 +11605,51 @@
       </c>
       <c r="D192" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E192" s="6" t="n">
         <v>79481</v>
       </c>
       <c r="F192" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G192" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H192" s="8" t="inlineStr">
         <is>
           <t>- 14632</t>
         </is>
       </c>
       <c r="I192" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J192" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K192" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B193" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D193" s="3" t="inlineStr">
@@ -11834,51 +11834,51 @@
       <c r="C197" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="6" t="n">
         <v>79483</v>
       </c>
       <c r="F197" s="3" t="inlineStr">
         <is>
           <t>Психологія. Практична психологія</t>
         </is>
       </c>
       <c r="G197" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H197" s="8" t="inlineStr">
         <is>
           <t>- 14636</t>
         </is>
       </c>
       <c r="I197" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J197" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K197" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C198" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D198" s="3"/>
@@ -12329,96 +12329,96 @@
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
         <v>37313</v>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H208" s="8" t="inlineStr">
         <is>
           <t>- 1640</t>
         </is>
       </c>
       <c r="I208" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J208" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K208" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B209" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
           <t>Науки про освіту</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
         <v>38862</v>
       </c>
       <c r="F209" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G209" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H209" s="8" t="inlineStr">
         <is>
           <t>- 1057</t>
         </is>
       </c>
       <c r="I209" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J209" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K209" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D210" s="3"/>
@@ -12976,51 +12976,51 @@
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
         <v>79487</v>
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H223" s="8" t="inlineStr">
         <is>
           <t>- 14643</t>
         </is>
       </c>
       <c r="I223" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J223" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K223" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D224" s="3"/>
@@ -13436,51 +13436,51 @@
       <c r="I233" s="9"/>
       <c r="J233" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K233" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K233"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I127"/>
+  <dimension ref="A1:I128"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -14467,51 +14467,51 @@
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>53</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -14611,85 +14611,85 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -14867,54 +14867,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -14944,51 +14944,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
         <v>25</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -15122,51 +15122,51 @@
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
@@ -15188,51 +15188,51 @@
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -15302,51 +15302,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
         <v>41</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
@@ -15368,51 +15368,51 @@
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>50</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -15695,54 +15695,54 @@
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F64" s="6" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
@@ -15860,51 +15860,51 @@
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
@@ -16538,51 +16538,51 @@
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -17086,51 +17086,51 @@
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F104" s="6" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -17172,741 +17172,774 @@
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Фармація, промислова фармація</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
-      <c r="D108" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>226</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
-[...2 lines deleted...]
-      <c r="D109" s="3"/>
+          <t>Фармація, промислова фармація</t>
+        </is>
+      </c>
+      <c r="D109" s="3" t="inlineStr">
+        <is>
+          <t>Фармація</t>
+        </is>
+      </c>
       <c r="E109" s="6" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F109" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F110" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="F111" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="F118" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F119" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
+        <v>13</v>
+      </c>
+      <c r="F120" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G120" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H120" s="6" t="n">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="F123" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G123" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H123" s="6" t="n">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F124" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F125" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F126" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="F127" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G127" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H127" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="I127" s="6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B128" s="8" t="inlineStr">
+        <is>
+          <t>231</t>
+        </is>
+      </c>
+      <c r="C128" s="3" t="inlineStr">
+        <is>
+          <t>Соціальна робота</t>
+        </is>
+      </c>
+      <c r="D128" s="3"/>
+      <c r="E128" s="6" t="n">
         <v>10</v>
       </c>
-      <c r="F127" s="6" t="n">
+      <c r="F128" s="6" t="n">
         <v>2</v>
       </c>
-      <c r="G127" s="6" t="n">
-[...5 lines deleted...]
-      <c r="I127" s="6" t="n">
+      <c r="G128" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H128" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I127"/>
+  <autoFilter ref="A1:I128"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>