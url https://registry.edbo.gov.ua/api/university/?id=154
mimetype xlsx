--- v3 (2026-03-31)
+++ v4 (2026-05-24)
@@ -35,51 +35,51 @@
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПДО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Ліцензії ПТО" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Освітні програми" sheetId="9" state="visible" r:id="rId10"/>
     <sheet name="Здобувачі ВО" sheetId="10" state="visible" r:id="rId11"/>
     <sheet name="Здобувачі ПТО" sheetId="11" state="visible" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$30</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$80</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$43</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$2</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -462,51 +462,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I42"/>
+  <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -987,84 +987,84 @@
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>123</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>93</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
@@ -1185,51 +1185,51 @@
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>334</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
@@ -1424,51 +1424,51 @@
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>J4</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
@@ -1571,379 +1571,412 @@
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>261</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
-          <t>K8</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
-          <t>Пожежна безпека</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>K8</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="F39" s="6" t="n">
         <v>4</v>
       </c>
-      <c r="F39" s="6" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
-          <t>Пожежна безпека</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>261</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
-          <t>Цивільна безпека</t>
+          <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B43" s="7" t="inlineStr">
+        <is>
+          <t>263</t>
+        </is>
+      </c>
+      <c r="C43" s="3" t="inlineStr">
+        <is>
+          <t>Цивільна безпека</t>
+        </is>
+      </c>
+      <c r="D43" s="3"/>
+      <c r="E43" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="F43" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="G43" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H43" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="I43" s="6" t="n">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:I42"/>
+  <autoFilter ref="A1:I43"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="10"/>
@@ -2378,91 +2411,95 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>K10</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Цивільний захист</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>180</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H3" s="9"/>
+          <t>УД 14021476</t>
+        </is>
+      </c>
+      <c r="H3" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>K8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>440</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H4" s="9"/>
+          <t> 20983</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
@@ -2649,54 +2686,56 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>K8</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H10" s="9"/>
+          <t>УД 14021478</t>
+        </is>
+      </c>
+      <c r="H10" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="inlineStr">
         <is>
@@ -2807,54 +2846,56 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>K10</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Цивільний захист</t>
         </is>
       </c>
       <c r="F14" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H14" s="9"/>
+          <t> 20985</t>
+        </is>
+      </c>
+      <c r="H14" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I14" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>K8</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="3" t="inlineStr">
         <is>
@@ -2922,54 +2963,56 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>Цивільний захист</t>
         </is>
       </c>
       <c r="F17" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H17" s="9"/>
+          <t> 20793</t>
+        </is>
+      </c>
+      <c r="H17" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I17" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.07.2022 № 158-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I17"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L4"/>
   <sheetViews>
@@ -4284,93 +4327,97 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>8008</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Управління інформаційною безпекою</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>- 20597</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>61898</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Управління інформаційною безпекою</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>- 20984</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
@@ -5336,204 +5383,214 @@
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>80786</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології (на автомобільному транспорті)</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I34" s="9"/>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K34" s="9"/>
+          <t>УД 14021477</t>
+        </is>
+      </c>
+      <c r="K34" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>K10</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>80781</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Цивільний захист</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K35" s="9"/>
+          <t>УД 14021476</t>
+        </is>
+      </c>
+      <c r="K35" s="9" t="n">
+        <v>47300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>K10</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>80782</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Радіаційний та хімічний захист</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K36" s="9"/>
+          <t>УД 14021476</t>
+        </is>
+      </c>
+      <c r="K36" s="9" t="n">
+        <v>47300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>K10</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>80783</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Інженерне забезпечення саперних, піротехнічних та вибухових робіт</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K37" s="9"/>
+          <t>УД 14021476</t>
+        </is>
+      </c>
+      <c r="K37" s="9" t="n">
+        <v>47300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>K8</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>80765</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I38" s="9"/>
+          <t>- 20983</t>
+        </is>
+      </c>
+      <c r="I38" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>K8</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
@@ -6579,54 +6636,56 @@
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>80787</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології (на автомобільному транспорті)</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H63" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I63" s="9"/>
       <c r="J63" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K63" s="9"/>
+          <t>УД 14021479</t>
+        </is>
+      </c>
+      <c r="K63" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>K10</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
         <v>80784</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Управління піротехнічними роботами та протимінною діяльністю</t>
         </is>
@@ -6710,97 +6769,101 @@
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>80773</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I66" s="9"/>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K66" s="9"/>
+          <t>УД 14021478</t>
+        </is>
+      </c>
+      <c r="K66" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>K8</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
         <v>80775</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Управління пожежною безпекою</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H67" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I67" s="9"/>
       <c r="J67" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K67" s="9"/>
+          <t>УД 14021478</t>
+        </is>
+      </c>
+      <c r="K67" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>44558</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
@@ -7015,54 +7078,56 @@
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>56041</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Цивільний захист</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H73" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I73" s="9"/>
+          <t>- 20793</t>
+        </is>
+      </c>
+      <c r="I73" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
@@ -7281,54 +7346,56 @@
         <is>
           <t>K10</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
         <v>80789</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Цивільний захист</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H79" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I79" s="9"/>
+          <t>- 20985</t>
+        </is>
+      </c>
+      <c r="I79" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J79" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K79" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>K8</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">