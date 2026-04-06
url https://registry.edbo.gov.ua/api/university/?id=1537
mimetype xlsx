--- v2 (2026-02-17)
+++ v3 (2026-04-06)
@@ -2050,93 +2050,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>64699</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>ПС 00000</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>47244</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I11" s="9"/>
+          <t>ПС 0000</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -2407,87 +2411,87 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>27</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>22</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Послуги краси</t>