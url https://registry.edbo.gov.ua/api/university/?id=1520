--- v1 (2026-02-08)
+++ v2 (2026-05-10)
@@ -2474,54 +2474,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>61096</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Міжнародний туризм</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>ПС 000</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
@@ -2798,91 +2800,91 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
@@ -2901,51 +2903,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>28</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
@@ -3004,54 +3006,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
@@ -3140,51 +3142,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>