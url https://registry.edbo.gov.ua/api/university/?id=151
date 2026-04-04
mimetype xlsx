--- v2 (2026-02-12)
+++ v3 (2026-04-04)
@@ -33,51 +33,51 @@
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПДО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Ліцензії ПТО" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Освітні програми" sheetId="9" state="visible" r:id="rId10"/>
     <sheet name="Здобувачі ВО" sheetId="10" state="visible" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$16</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$24</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$175</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$122</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$114</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -463,51 +463,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I122"/>
+  <dimension ref="A1:I114"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -680,84 +680,84 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
@@ -812,51 +812,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
@@ -1112,51 +1112,51 @@
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>68</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
@@ -1277,51 +1277,51 @@
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>57</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -1409,51 +1409,51 @@
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>118</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -1703,54 +1703,54 @@
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
@@ -1769,54 +1769,54 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
@@ -1835,51 +1835,51 @@
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>112</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
@@ -1901,51 +1901,51 @@
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>35</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
@@ -2202,51 +2202,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
@@ -2899,84 +2899,84 @@
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F74" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
@@ -3021,1562 +3021,1298 @@
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
         <v>14</v>
       </c>
       <c r="F76" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F77" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F78" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F80" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F81" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>191</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F82" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>193</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>201</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F84" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>204</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F85" s="6" t="n">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>205</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F86" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>2</v>
+        <v>215</v>
       </c>
       <c r="F87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>2</v>
+        <v>143</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>212</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F89" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="F90" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Технологія виробництва і переробки продукції тваринництва</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F91" s="6" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Лісове господарство</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F92" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Агроінженерія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F93" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>215</v>
+        <v>2</v>
       </c>
       <c r="F94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>143</v>
+        <v>3</v>
       </c>
       <c r="F95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна гігієна, санітарія і експертиза</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>H2</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Тваринництво</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>6</v>
       </c>
       <c r="F99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>H6</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>3</v>
+        <v>74</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
-          <t>G13</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="F104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="F105" s="6" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
-          <t>H2</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Тваринництво</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
-          <t>H6</t>
+          <t>181</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="F108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>201</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="F110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>204</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="F111" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="G111" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H111" s="6" t="n">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F113" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>212</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
-[...262 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I122"/>
+  <autoFilter ref="A1:I114"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
@@ -5854,51 +5590,51 @@
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="F21" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="H21" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I21" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 28.04.2025 № 43-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="3" t="inlineStr">
@@ -5932,90 +5668,90 @@
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="F23" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G23" s="7" t="inlineStr">
         <is>
           <t> 6028</t>
         </is>
       </c>
       <c r="H23" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I23" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.02.2021 № 17-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="F24" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
           <t> 1082</t>
         </is>
       </c>
       <c r="H24" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I24" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.02.2021 № 17-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I24"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L2"/>
@@ -6793,54 +6529,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>8044</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I6" s="9"/>
+          <t>- 20240</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t>НД 1982095</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
@@ -7162,97 +6900,95 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>40725</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>- 10622</t>
+          <t>- 20224</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46106</v>
+        <v>46470</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>61720</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>- 15530</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
@@ -7650,55 +7386,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>5940</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>- 1825</t>
+          <t>- 20218</t>
         </is>
       </c>
       <c r="I27" s="9" t="n">
-        <v>46204</v>
+        <v>46470</v>
       </c>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
@@ -7812,136 +7548,134 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>53744</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I31" s="9"/>
+          <t>- 20017</t>
+        </is>
+      </c>
+      <c r="I31" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>35930</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>- 10404</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I32" s="9"/>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>61570</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
-          <t>- 15532</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I33" s="9"/>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
@@ -8796,56 +8530,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>69238</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="7" t="inlineStr">
         <is>
-          <t>- 15531</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I55" s="9"/>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
@@ -9327,56 +9059,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>69256</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>- 15533</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I68" s="9"/>
       <c r="J68" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
@@ -13414,186 +13144,186 @@
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
         <v>37229</v>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G159" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H159" s="7" t="inlineStr">
         <is>
           <t>- 6028</t>
         </is>
       </c>
       <c r="I159" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J159" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K159" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
         <v>60472</v>
       </c>
       <c r="F160" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G160" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H160" s="7" t="inlineStr">
         <is>
           <t>- 6028</t>
         </is>
       </c>
       <c r="I160" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K160" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B161" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
         <v>61598</v>
       </c>
       <c r="F161" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="G161" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H161" s="7" t="inlineStr">
         <is>
           <t>- 15529</t>
         </is>
       </c>
       <c r="I161" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J161" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K161" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B162" s="7" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
         <v>37231</v>
       </c>
       <c r="F162" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="G162" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H162" s="7" t="inlineStr">
         <is>
           <t>- 1082</t>
         </is>
       </c>
       <c r="I162" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J162" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K162" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B163" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D163" s="3"/>
@@ -14130,51 +13860,51 @@
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="6" t="n">
         <v>69326</v>
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G175" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H175" s="7" t="inlineStr">
         <is>
           <t>- 15535</t>
         </is>
       </c>
       <c r="I175" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J175" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K175" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K175"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>