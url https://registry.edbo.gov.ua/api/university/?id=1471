--- v1 (2026-02-12)
+++ v2 (2026-04-01)
@@ -3795,51 +3795,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -3861,84 +3861,84 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -4026,84 +4026,84 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>