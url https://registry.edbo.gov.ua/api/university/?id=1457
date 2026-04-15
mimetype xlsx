--- v2 (2026-02-20)
+++ v3 (2026-04-15)
@@ -1840,54 +1840,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>46514</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>ДС 007073</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
@@ -2746,51 +2748,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>