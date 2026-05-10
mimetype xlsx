--- v2 (2026-02-08)
+++ v3 (2026-05-10)
@@ -2105,51 +2105,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -2204,51 +2204,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>12</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -2270,117 +2270,117 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>