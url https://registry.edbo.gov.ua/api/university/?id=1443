--- v1 (2026-02-19)
+++ v2 (2026-04-07)
@@ -1630,84 +1630,84 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>5</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>