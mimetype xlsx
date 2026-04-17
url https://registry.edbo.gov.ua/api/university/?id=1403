--- v1 (2025-12-16)
+++ v2 (2026-04-17)
@@ -1816,51 +1816,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -1981,51 +1981,51 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>