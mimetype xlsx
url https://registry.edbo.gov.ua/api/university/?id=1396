--- v3 (2026-03-08)
+++ v4 (2026-04-22)
@@ -1101,92 +1101,92 @@
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>34668</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t>АК 02008846</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>82296</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t>АК 02008846</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
@@ -1355,51 +1355,51 @@
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>25724</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t>АК 02005209</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
@@ -1531,141 +1531,141 @@
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>29017</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H16" s="8" t="inlineStr">
         <is>
           <t>АК 02008238</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>79079</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G17" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H17" s="8" t="inlineStr">
         <is>
           <t>АК 02005209</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>82298</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H18" s="8" t="inlineStr">
         <is>
           <t>АК 02008238</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
@@ -2156,51 +2156,51 @@
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>