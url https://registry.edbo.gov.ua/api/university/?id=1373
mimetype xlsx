--- v1 (2026-02-11)
+++ v2 (2026-04-30)
@@ -3125,51 +3125,51 @@
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>