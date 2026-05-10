--- v2 (2026-03-06)
+++ v3 (2026-05-10)
@@ -926,55 +926,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Лікар-стоматолог</t>
         </is>
       </c>
       <c r="F10" s="8" t="n">
         <v>150</v>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t> 3989</t>
+          <t> 20782</t>
         </is>
       </c>
       <c r="H10" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="inlineStr">
@@ -1041,55 +1041,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Провізор</t>
         </is>
       </c>
       <c r="F13" s="8" t="n">
         <v>154</v>
       </c>
       <c r="G13" s="7" t="inlineStr">
         <is>
-          <t> 3990</t>
+          <t> 20779</t>
         </is>
       </c>
       <c r="H13" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
@@ -1779,55 +1779,55 @@
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>22135</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Лікар-стоматолог</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>- 3989</t>
+          <t>- 20782</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D6" s="3"/>
@@ -1912,55 +1912,55 @@
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>22156</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Провізор</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>- 3990</t>
+          <t>- 20779</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
@@ -2344,51 +2344,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
@@ -2583,84 +2583,84 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
@@ -2682,91 +2682,91 @@
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
         <v>22</v>
       </c>
       <c r="F14" s="8" t="n">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>