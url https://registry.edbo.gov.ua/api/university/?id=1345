--- v0 (2026-02-22)
+++ v1 (2026-05-04)
@@ -4092,54 +4092,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>76338</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Зварювальне виробництво</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I35" s="9"/>
+          <t>ДС 007193</t>
+        </is>
+      </c>
+      <c r="I35" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
@@ -4514,51 +4516,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -4580,51 +4582,51 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -4646,150 +4648,150 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I17"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>