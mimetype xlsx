--- v2 (2026-02-13)
+++ v3 (2026-04-01)
@@ -1,74 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
-    <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
-    <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
+    <sheet name="Ліцензії ПДО" sheetId="6" state="visible" r:id="rId7"/>
+    <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
+    <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$43</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$15</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -171,51 +174,51 @@
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти</t>
@@ -799,51 +802,51 @@
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Право інформаційної безпеки</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G5" s="8" t="inlineStr">
         <is>
           <t> 607</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.04.2021 № 49-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
@@ -947,51 +950,51 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>K1</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Контррозвідувальний захист інтересів держави у сфері інформаційної та кібербезпеки</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G9" s="8" t="inlineStr">
         <is>
-          <t> </t>
+          <t> 20211</t>
         </is>
       </c>
       <c r="H9" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 14.03.2025 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
@@ -1027,51 +1030,51 @@
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Інформаційне право</t>
         </is>
       </c>
       <c r="F11" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G11" s="8" t="inlineStr">
         <is>
           <t> 1160</t>
         </is>
       </c>
       <c r="H11" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.04.2021 № 49-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="3" t="inlineStr">
@@ -1101,54 +1104,56 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Організація захисту інформації з обмеженим доступом</t>
         </is>
       </c>
       <c r="F13" s="6" t="n">
         <v>115</v>
       </c>
       <c r="G13" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H13" s="9"/>
+          <t> 20186</t>
+        </is>
+      </c>
+      <c r="H13" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.06.2024 № 449-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3" t="inlineStr">
         <is>
@@ -1431,50 +1436,189 @@
       </c>
       <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 25.05.2011 протокол № 87, наказ МОНмолодьспорту від 07.06.2011 № 2128-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
+  <dimension ref="A1:K2"/>
+  <sheetViews>
+    <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <cols>
+    <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="25"/>
+    <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
+    <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="15"/>
+    <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
+    <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="25"/>
+    <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
+    <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
+    <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="11"/>
+    <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
+    <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="12"/>
+    <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="30"/>
+    <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
+  </cols>
+  <sheetData>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>Рівень освіти</t>
+        </is>
+      </c>
+      <c r="B1" s="4" t="inlineStr">
+        <is>
+          <t>Вид освітньої діяльності</t>
+        </is>
+      </c>
+      <c r="C1" s="4" t="inlineStr">
+        <is>
+          <t>Код спеціальності</t>
+        </is>
+      </c>
+      <c r="D1" s="4" t="inlineStr">
+        <is>
+          <t>Назва спеціальності</t>
+        </is>
+      </c>
+      <c r="E1" s="4" t="inlineStr">
+        <is>
+          <t>Спеціалізація</t>
+        </is>
+      </c>
+      <c r="F1" s="4" t="inlineStr">
+        <is>
+          <t>Освітня програма</t>
+        </is>
+      </c>
+      <c r="G1" s="4" t="inlineStr">
+        <is>
+          <t>Обсяг
+(на рік)</t>
+        </is>
+      </c>
+      <c r="H1" s="4" t="inlineStr">
+        <is>
+          <t>Обсяг
+(на строк навчання)</t>
+        </is>
+      </c>
+      <c r="I1" s="4" t="inlineStr">
+        <is>
+          <t>Сертифікат про акредитацію</t>
+        </is>
+      </c>
+      <c r="J1" s="4" t="inlineStr">
+        <is>
+          <t>Дата закінчення дії</t>
+        </is>
+      </c>
+      <c r="K1" s="4" t="inlineStr">
+        <is>
+          <t>Рішення про видачу ліцензії</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+      <c r="A2" s="3" t="inlineStr">
+        <is>
+          <t>вища освіта</t>
+        </is>
+      </c>
+      <c r="B2" s="3" t="inlineStr">
+        <is>
+          <t>підвищення кваліфікації</t>
+        </is>
+      </c>
+      <c r="C2" s="8" t="inlineStr">
+        <is>
+          <t>K1</t>
+        </is>
+      </c>
+      <c r="D2" s="3" t="inlineStr">
+        <is>
+          <t>Державна безпека</t>
+        </is>
+      </c>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="6" t="n">
+        <v>150</v>
+      </c>
+      <c r="I2" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="J2" s="9"/>
+      <c r="K2" s="3" t="inlineStr">
+        <is>
+          <t>Наказ МОН від 12.02.2026 № 17-л</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:K2"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
+  <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
@@ -1542,92 +1686,92 @@
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>42320</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Переклад у сфері забезпечення державної безпеки</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 2551</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>13992</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Право інформаційної безпеки</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t>- 607</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D4" s="3"/>
@@ -2292,51 +2436,51 @@
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>15804</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Інформаційне право</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H20" s="8" t="inlineStr">
         <is>
           <t>- 1160</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D21" s="3"/>
@@ -2466,54 +2610,56 @@
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>64491</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Організація захисту інформації з обмеженим доступом</t>
         </is>
       </c>
       <c r="G24" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H24" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>- 20186</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
@@ -2560,51 +2706,51 @@
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Забезпечення державної безпеки в інформаційній сфері</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
         <v>48021</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Забезпечення державної безпеки в інформаційній сфері</t>
         </is>
       </c>
       <c r="G26" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H26" s="8" t="inlineStr">
         <is>
           <t>- 1278</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
@@ -2658,100 +2804,100 @@
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Кіберзахист, забезпечення державної безпеки в інформаційній сфері</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
         <v>53775</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Організація захисту інформації з обмеженим доступом</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H28" s="8" t="inlineStr">
         <is>
           <t>- 1277</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Кіберзахист, забезпечення державної безпеки в інформаційній сфері</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
         <v>53776</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Забезпечення державної безпеки в інформаційній сфері</t>
         </is>
       </c>
       <c r="G29" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H29" s="8" t="inlineStr">
         <is>
           <t>- 1278</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
@@ -2836,54 +2982,56 @@
         <is>
           <t>K1</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>66041</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Контррозвідувальний захист інтересів держави у сфері інформаційної та кібербезпеки</t>
         </is>
       </c>
       <c r="G32" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H32" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I32" s="9"/>
+          <t>- 20211</t>
+        </is>
+      </c>
+      <c r="I32" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="J32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>K1</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
@@ -3100,51 +3248,51 @@
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>42318</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H38" s="8" t="inlineStr">
         <is>
           <t>- 2399</t>
         </is>
       </c>
       <c r="I38" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J38" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D39" s="3"/>
@@ -3340,56 +3488,56 @@
       <c r="H43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I43" s="9"/>
       <c r="J43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K43"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -3433,534 +3581,497 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>34</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>115</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>34</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Кіберзахист, забезпечення державної безпеки в інформаційній сфері</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>218</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>38</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
-      <c r="D10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>Національна безпека</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>K1</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Державна безпека</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
-          <t>K1</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>Державна безпека</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>251</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Державна безпека</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I16"/>
+  <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>