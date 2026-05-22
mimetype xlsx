--- v3 (2026-04-01)
+++ v4 (2026-05-22)
@@ -992,89 +992,91 @@
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Забезпечення державної безпеки в інформаційній сфері</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
-      <c r="H10" s="9"/>
+      <c r="H10" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.04.2025 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Інформаційне право</t>
         </is>
       </c>
       <c r="F11" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G11" s="8" t="inlineStr">
         <is>
-          <t> 1160</t>
+          <t> 20735</t>
         </is>
       </c>
       <c r="H11" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.04.2021 № 49-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="3" t="inlineStr">
@@ -2102,54 +2104,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>78449</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Переклад у сфері забезпечення державної безпеки</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I12" s="9"/>
+          <t>- 20981</t>
+        </is>
+      </c>
+      <c r="I12" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
@@ -2432,55 +2436,55 @@
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>15804</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Інформаційне право</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H20" s="8" t="inlineStr">
         <is>
-          <t>- 1160</t>
+          <t>- 20735</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D21" s="3"/>
@@ -2567,54 +2571,56 @@
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>64490</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Кіберзахист у сфері інформаційних технологій та кіберпросторі</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H23" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I23" s="9"/>
+          <t>- 20797</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
@@ -3201,54 +3207,56 @@
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>66427</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Організація захисту інформації з обмеженим доступом</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H37" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I37" s="9"/>
+          <t>- 20980</t>
+        </is>
+      </c>
+      <c r="I37" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
@@ -3379,54 +3387,56 @@
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>78452</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H41" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I41" s="9"/>
+          <t>- 20982</t>
+        </is>
+      </c>
+      <c r="I41" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
@@ -3614,51 +3624,51 @@
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>115</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -3849,51 +3859,51 @@
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>51</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -3948,117 +3958,117 @@
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">