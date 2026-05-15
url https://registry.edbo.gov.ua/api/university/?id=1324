--- v2 (2026-02-17)
+++ v3 (2026-05-15)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$53</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -444,113 +444,92 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:A7"/>
+  <dimension ref="A1:A4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="2" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Назва факультета</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Кафедра підготовки офіцерів запасу</t>
+          <t>Навчально-науковий інститут військової розвідки та Сил спеціальних операцій</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Факультет підготовки спеціалістів військової розвідки та Сил спеціальних операцій</t>
+          <t>Навчально-науковий інститут логістичного забезпечення</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>Факультет підготовки спеціалістів десантно-штурмових військ та морської піхоти</t>
-[...20 lines deleted...]
-          <t>Факультет підготовки спеціалістів тилового забезпечення</t>
+          <t>Факультет Десантно-штурмових військ та морської піхоти</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:A7"/>
+  <autoFilter ref="A1:A4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -863,54 +842,56 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Військова автомобільна техніка</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>90</v>
       </c>
       <c r="G6" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H6" s="9"/>
+          <t> 20642</t>
+        </is>
+      </c>
+      <c r="H6" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 07.04.2022 № 59-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -1060,51 +1041,51 @@
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт ракетно-артилерійського озброєння</t>
         </is>
       </c>
       <c r="F11" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G11" s="8" t="inlineStr">
         <is>
           <t> 729</t>
         </is>
       </c>
       <c r="H11" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="3" t="inlineStr">
@@ -1602,133 +1583,133 @@
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>21207</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Продовольче забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
           <t>- 1306</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>21208</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Речове забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
           <t>- 1307</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>21230</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Забезпечення підрозділів (частин, з'єднань) ракетним паливом, пальним та мастильними матеріалами</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t>- 1308</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D13" s="3"/>
@@ -1883,94 +1864,96 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>53174</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Військова автомобільна техніка</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>- 20642</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>20683</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Автомобілі та автомобільне господарство</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
           <t>- 221</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D19" s="3"/>
@@ -2131,51 +2114,51 @@
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>72393</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Автомобілі та автомобільне господарство</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t>- 11397</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D24" s="3"/>
@@ -2498,133 +2481,133 @@
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>72405</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Продовольче забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="8" t="inlineStr">
         <is>
           <t>- 11398</t>
         </is>
       </c>
       <c r="I32" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>72406</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Речове забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="8" t="inlineStr">
         <is>
           <t>- 11399</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>72408</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Забезпечення підрозділів (частин, з'єднань) ракетним паливом, пальним та мастильними матеріалами</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
           <t>- 11400</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D35" s="3"/>
@@ -2832,96 +2815,96 @@
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>37357</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт ракетно-артилерійського озброєння</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H40" s="8" t="inlineStr">
         <is>
           <t>- 729</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>43504</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Військова автомобільна техніка</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H41" s="8" t="inlineStr">
         <is>
           <t>- 1305</t>
         </is>
       </c>
       <c r="I41" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D42" s="3"/>
@@ -3006,54 +2989,56 @@
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>63774</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-аналітичне забезпечення у військах (силах)</t>
         </is>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H44" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I44" s="9"/>
+          <t>- 20644</t>
+        </is>
+      </c>
+      <c r="I44" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
@@ -3272,51 +3257,51 @@
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>72423</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Військова автомобільна техніка</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H50" s="8" t="inlineStr">
         <is>
           <t>- 11404</t>
         </is>
       </c>
       <c r="I50" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J50" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K50" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D51" s="3"/>