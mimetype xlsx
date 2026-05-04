--- v2 (2026-02-12)
+++ v3 (2026-05-04)
@@ -195,95 +195,95 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
-          <t>Педагогічний фаховий коледж Чернівецького національного університету ім. Ю. Федьковича</t>
+          <t>Чернівецький педагогічний фаховий коледж імені Осипа Маковея</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Код</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>1320</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>Педагогічний фаховий коледж ЧНУ ім. Ю. Федьковича</t>
+          <t>Чернівецький педагогічний фаховий коледж ім. Осипа Маковея</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Pedagogical Professional College of Yurii Fedkovych Chernivtsi National University</t>
+          <t>Osyp Makovei Chernivtsi Pedagogical Professional College</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>1940</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
@@ -367,75 +367,75 @@
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Жуковського Аркадія, 23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(0372)522850</t>
+          <t>+38(037)-252-28-50;</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>admin@pedkoledzh.cv.ua; pedkoledzh@ukr.net</t>
+          <t>admin@pedkoledzh.cv.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>www.pedkoledzh.cv.ua</t>
+          <t>https://pedkoledzh.cv.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Палій Наталія Теодорівна</t>
         </is>
@@ -1976,51 +1976,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
@@ -2042,51 +2042,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -2149,51 +2149,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>