--- v1 (2026-03-20)
+++ v2 (2026-05-04)
@@ -1685,489 +1685,489 @@
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>71464</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t>АД 11020766</t>
         </is>
       </c>
       <c r="K15" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>78067</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Мультимедійний дизайн</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t>АД 11020766</t>
         </is>
       </c>
       <c r="K16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>87606</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюма</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t>АД 11020766</t>
         </is>
       </c>
       <c r="K17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>71466</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t>АД 11020766</t>
         </is>
       </c>
       <c r="K18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="E19" s="6" t="n">
         <v>71465</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="8" t="inlineStr">
         <is>
           <t>АД 11020766</t>
         </is>
       </c>
       <c r="K19" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>71497</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Пластичні мистецтва (художня кераміка, художній метал, художнє дерево і декоративна скульптура)</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t>АД 11020767</t>
         </is>
       </c>
       <c r="K20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>78069</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Художній текстиль і мистецтво вишивки</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I21" s="9"/>
       <c r="J21" s="8" t="inlineStr">
         <is>
           <t>АД 11020767</t>
         </is>
       </c>
       <c r="K21" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>88493</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Сакральне мистецтво</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="8" t="inlineStr">
         <is>
           <t>АД 11020768</t>
         </is>
       </c>
       <c r="K22" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
         <v>71498</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Монументальний та станковий живопис</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t>АД 11020768</t>
         </is>
       </c>
       <c r="K23" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Мистецтвознавство</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
         <v>71499</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Мистецтвознавство</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t>АД 11020768</t>
         </is>
       </c>
       <c r="K24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Реставрація</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
         <v>88257</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Реставрація</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="8" t="inlineStr">
         <is>
           <t>АД 11020768</t>
         </is>
       </c>
       <c r="K25" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>30433</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
@@ -2920,51 +2920,51 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
@@ -3171,51 +3171,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>