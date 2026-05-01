--- v1 (2026-03-01)
+++ v2 (2026-05-01)
@@ -2119,51 +2119,51 @@
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>32949</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров`я людини та природознавство)</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>- 1611</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
@@ -2430,54 +2430,56 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
         <v>53684</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Природничі науки)</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I20" s="9"/>
+          <t>- 20546</t>
+        </is>
+      </c>
+      <c r="I20" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
@@ -2839,96 +2841,96 @@
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Будівництво</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
         <v>32407</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Будівництво)</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
           <t>- 1446</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>40381</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Будівництво)</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
           <t>- 1446</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
@@ -3445,51 +3447,51 @@
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
         <v>80353</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров’я людини та природознавство)</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t>- 17219</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
@@ -4028,51 +4030,51 @@
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
         <v>80335</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Будівництво)</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="7" t="inlineStr">
         <is>
           <t>- 17224</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
@@ -6249,51 +6251,51 @@
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
         <v>38644</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Теорія і методика вищої освіти</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H103" s="7" t="inlineStr">
         <is>
           <t>- 2428</t>
         </is>
       </c>
       <c r="I103" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J103" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K103" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D104" s="3"/>
@@ -6382,51 +6384,51 @@
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>38642</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Теорія і методика професійної освіти</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
           <t>- 2216</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D107" s="3"/>
@@ -6468,98 +6470,100 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
         <v>59974</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
           <t>Управління закладом освіти</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I108" s="9"/>
+          <t>- 20584</t>
+        </is>
+      </c>
+      <c r="I108" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
         <v>80341</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Теорія і методика вищої освіти</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H109" s="7" t="inlineStr">
         <is>
           <t>- 17228</t>
         </is>
       </c>
       <c r="I109" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J109" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D110" s="3"/>
@@ -6691,51 +6695,51 @@
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
         <v>80342</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
           <t>Теорія і методика професійної освіти</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H113" s="7" t="inlineStr">
         <is>
           <t>- 17230</t>
         </is>
       </c>
       <c r="I113" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J113" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D114" s="3"/>
@@ -7832,54 +7836,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -9145,51 +9149,51 @@
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
@@ -9277,51 +9281,51 @@
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F69" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>