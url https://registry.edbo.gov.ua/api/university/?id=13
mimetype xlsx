--- v3 (2026-03-20)
+++ v4 (2026-05-04)
@@ -2554,54 +2554,56 @@
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>57625</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування в галузі охорони здоров'я</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H8" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>- 20650</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
@@ -3181,51 +3183,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>I3</t>
         </is>
       </c>
@@ -3287,187 +3289,187 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>32</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
@@ -3495,51 +3497,51 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>