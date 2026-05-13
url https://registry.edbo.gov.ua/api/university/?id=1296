--- v2 (2026-02-23)
+++ v3 (2026-05-13)
@@ -3601,54 +3601,54 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -3667,51 +3667,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>