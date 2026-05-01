--- v1 (2026-03-10)
+++ v2 (2026-05-01)
@@ -2365,51 +2365,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
@@ -2464,51 +2464,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>