--- v2 (2026-03-26)
+++ v3 (2026-05-14)
@@ -3568,54 +3568,56 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>64409</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Сіті менеджмент</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H55" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I55" s="9"/>
+          <t>- IP-1236-1/1</t>
+        </is>
+      </c>
+      <c r="I55" s="9" t="n">
+        <v>48121</v>
+      </c>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t>НІ 0490459</t>
         </is>
       </c>
       <c r="K55" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
@@ -5215,84 +5217,84 @@
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>22</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
@@ -5302,187 +5304,187 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>53</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -5702,51 +5704,51 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -5801,51 +5803,51 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -5912,51 +5914,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
@@ -5978,51 +5980,51 @@
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>56</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -6077,51 +6079,51 @@
       <c r="H30" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -6378,150 +6380,150 @@
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I43"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>