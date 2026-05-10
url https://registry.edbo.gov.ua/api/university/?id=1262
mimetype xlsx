--- v2 (2026-02-13)
+++ v3 (2026-05-10)
@@ -414,51 +414,51 @@
         <is>
           <t>unt.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Бондарчук Сергій Миколайович</t>
+          <t>Гура Світлана Миколаївна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -2308,51 +2308,51 @@
       <c r="E33" s="6" t="n">
         <v>74158</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Землеустрій та кадастр</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t>УП 11019399</t>
         </is>
       </c>
       <c r="K33" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K33"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
@@ -2545,54 +2545,54 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>