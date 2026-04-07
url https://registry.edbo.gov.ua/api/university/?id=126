--- v1 (2026-02-19)
+++ v2 (2026-04-07)
@@ -27,51 +27,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$22</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$208</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$146</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$136</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -895,51 +895,51 @@
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>60</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t> 13582</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 20.05.2025 № 62-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
@@ -1016,51 +1016,51 @@
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>60</v>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
           <t> 10509</t>
         </is>
       </c>
       <c r="H6" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 28.04.2025 № 43-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
@@ -2278,92 +2278,92 @@
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>69086</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t>- 10504</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>69042</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t>- 10517</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
@@ -2442,51 +2442,51 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>84091</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>ОП Менеджмент</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t>- 12349</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D12" s="3"/>
@@ -2805,51 +2805,51 @@
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>84095</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>ОП Екологія</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t>- 12351</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t>УД 14006377</t>
         </is>
       </c>
       <c r="K20" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
@@ -2971,51 +2971,51 @@
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>69075</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>- 10506</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Відновлювані джерела енергії та гідроенергетика</t>
         </is>
       </c>
       <c r="D25" s="3"/>
@@ -3254,215 +3254,215 @@
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>69036</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
           <t>- 10508</t>
         </is>
       </c>
       <c r="I31" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>69076</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
           <t>- 10509</t>
         </is>
       </c>
       <c r="I32" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>69077</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
           <t>- 10510</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>69078</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
           <t>- 10511</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>69079</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
           <t>- 10512</t>
         </is>
       </c>
       <c r="I35" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="D36" s="3"/>
@@ -3500,51 +3500,51 @@
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>69032</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>- 10519</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="D38" s="3"/>
@@ -3660,56 +3660,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>69039</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="7" t="inlineStr">
         <is>
-          <t>- 10514</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I41" s="9"/>
       <c r="J41" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
@@ -3746,51 +3744,51 @@
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>69082</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t>- 10515</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D44" s="3"/>
@@ -3951,56 +3949,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>69090</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>- 11059</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I48" s="9"/>
       <c r="J48" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K48" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
@@ -4174,172 +4170,176 @@
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
         <v>78442</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="7" t="inlineStr">
         <is>
           <t>- 11409</t>
         </is>
       </c>
       <c r="I53" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J53" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K53" s="9"/>
+          <t>УД 14015885</t>
+        </is>
+      </c>
+      <c r="K53" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
         <v>83094</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Біоекономіка</t>
         </is>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I54" s="9"/>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K54" s="9"/>
+          <t>УД 14015885</t>
+        </is>
+      </c>
+      <c r="K54" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>78639</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="7" t="inlineStr">
         <is>
           <t>- 11412</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>78642</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="7" t="inlineStr">
         <is>
           <t>- 11413</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D57" s="3"/>
@@ -4375,51 +4375,51 @@
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>78441</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t>- 15321</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D59" s="3"/>
@@ -4816,54 +4816,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>78655</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I69" s="9"/>
+          <t>УД 14015889</t>
+        </is>
+      </c>
+      <c r="I69" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J69" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
@@ -4943,174 +4945,174 @@
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
         <v>78662</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="7" t="inlineStr">
         <is>
           <t>- 13582</t>
         </is>
       </c>
       <c r="I72" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K72" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>78661</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t>- 11417</t>
         </is>
       </c>
       <c r="I73" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
         <v>78664</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="7" t="inlineStr">
         <is>
           <t>- 11416</t>
         </is>
       </c>
       <c r="I74" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
         <v>78656</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="7" t="inlineStr">
         <is>
           <t>- 11415</t>
         </is>
       </c>
       <c r="I75" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J75" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K75" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D76" s="3"/>
@@ -5273,91 +5275,93 @@
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
         <v>78666</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="7" t="inlineStr">
         <is>
           <t>- 11418</t>
         </is>
       </c>
       <c r="I80" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K80" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
         <v>78667</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I81" s="9"/>
+          <t>УД 14015891</t>
+        </is>
+      </c>
+      <c r="I81" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J81" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
@@ -5472,56 +5476,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
         <v>78669</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="7" t="inlineStr">
         <is>
-          <t>- 11420</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I85" s="9"/>
       <c r="J85" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>H5</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
@@ -5558,51 +5560,51 @@
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
         <v>78670</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="7" t="inlineStr">
         <is>
           <t>- 11421</t>
         </is>
       </c>
       <c r="I87" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
@@ -5640,56 +5642,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
         <v>78672</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="7" t="inlineStr">
         <is>
-          <t>- 15324</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I89" s="9"/>
       <c r="J89" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
@@ -5857,51 +5857,51 @@
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
         <v>5278</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
           <t>Економіка довкілля і природніх ресурсів</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
           <t>- 2532</t>
         </is>
       </c>
       <c r="I94" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K94" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D95" s="3"/>
@@ -6037,96 +6037,96 @@
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
         <v>5516</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій і адміністрування</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
           <t>- 2467</t>
         </is>
       </c>
       <c r="I98" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K98" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>39540</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
           <t>Менеджмент IT-сфери</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H99" s="7" t="inlineStr">
         <is>
           <t>- 2463</t>
         </is>
       </c>
       <c r="I99" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J99" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D100" s="3"/>
@@ -6172,51 +6172,51 @@
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
         <v>20865</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H101" s="7" t="inlineStr">
         <is>
           <t>- 907</t>
         </is>
       </c>
       <c r="I101" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J101" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K101" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D102" s="3"/>
@@ -6307,51 +6307,51 @@
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>21149</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
           <t>- 2738</t>
         </is>
       </c>
       <c r="I104" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D105" s="3"/>
@@ -7878,51 +7878,51 @@
       </c>
       <c r="D139" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E139" s="6" t="n">
         <v>78742</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Економіка довкілля і природних ресурсів</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H139" s="7" t="inlineStr">
         <is>
           <t>- 11425</t>
         </is>
       </c>
       <c r="I139" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J139" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D140" s="3" t="inlineStr">
@@ -7970,97 +7970,101 @@
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D141" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E141" s="6" t="n">
         <v>83461</v>
       </c>
       <c r="F141" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G141" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H141" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I141" s="9"/>
+          <t>УД 14015892</t>
+        </is>
+      </c>
+      <c r="I141" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J141" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K141" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
         <v>78638</v>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I142" s="9"/>
+          <t>УД 14015893</t>
+        </is>
+      </c>
+      <c r="I142" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K142" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
@@ -8150,96 +8154,96 @@
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
         <v>78729</v>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій і адміністрування</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H145" s="7" t="inlineStr">
         <is>
           <t>- 11426</t>
         </is>
       </c>
       <c r="I145" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J145" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K145" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
         <v>78733</v>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
           <t>Менеджмент IT-сфери</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
           <t>- 11427</t>
         </is>
       </c>
       <c r="I146" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K146" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B147" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D147" s="3"/>
@@ -8328,51 +8332,51 @@
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
         <v>78747</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H149" s="7" t="inlineStr">
         <is>
           <t>- 11428</t>
         </is>
       </c>
       <c r="I149" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J149" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D150" s="3"/>
@@ -8459,51 +8463,51 @@
       <c r="C152" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
         <v>78588</v>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G152" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H152" s="7" t="inlineStr">
         <is>
           <t>- 15330</t>
         </is>
       </c>
       <c r="I152" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J152" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K152" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B153" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D153" s="3"/>
@@ -8594,54 +8598,56 @@
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D155" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E155" s="6" t="n">
         <v>84274</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H155" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I155" s="9"/>
+          <t>УД 14015898</t>
+        </is>
+      </c>
+      <c r="I155" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J155" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
@@ -8772,54 +8778,56 @@
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
         <v>78590</v>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G159" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H159" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I159" s="9"/>
+          <t>УД 14015902</t>
+        </is>
+      </c>
+      <c r="I159" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J159" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K159" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
@@ -8905,54 +8913,56 @@
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
         <v>85759</v>
       </c>
       <c r="F162" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G162" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H162" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I162" s="9"/>
+          <t>УД 14015899</t>
+        </is>
+      </c>
+      <c r="I162" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J162" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K162" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B163" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
@@ -9664,54 +9674,56 @@
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
         <v>78599</v>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H179" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I179" s="9"/>
+          <t>УД 14015906</t>
+        </is>
+      </c>
+      <c r="I179" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J179" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K179" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B180" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="6" t="n">
@@ -9754,51 +9766,51 @@
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="6" t="n">
         <v>84101</v>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>ОП Економіка</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H181" s="7" t="inlineStr">
         <is>
           <t>- 12353</t>
         </is>
       </c>
       <c r="I181" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J181" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K181" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B182" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D182" s="3"/>
@@ -9977,51 +9989,51 @@
       <c r="C186" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
         <v>69037</v>
       </c>
       <c r="F186" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G186" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
           <t>- 10533</t>
         </is>
       </c>
       <c r="I186" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J186" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K186" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B187" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D187" s="3"/>
@@ -10415,51 +10427,51 @@
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
         <v>78683</v>
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H196" s="7" t="inlineStr">
         <is>
           <t>- 15337</t>
         </is>
       </c>
       <c r="I196" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J196" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K196" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B197" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D197" s="3"/>
@@ -10722,51 +10734,51 @@
       <c r="C203" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="6" t="n">
         <v>78691</v>
       </c>
       <c r="F203" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G203" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H203" s="7" t="inlineStr">
         <is>
           <t>- 11432</t>
         </is>
       </c>
       <c r="I203" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J203" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K203" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B204" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D204" s="3"/>
@@ -10967,51 +10979,51 @@
       <c r="I208" s="9"/>
       <c r="J208" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K208" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K208"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I146"/>
+  <dimension ref="A1:I136"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -11196,87 +11208,87 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -11295,51 +11307,51 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>44</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -11364,81 +11376,81 @@
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>57</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>17</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
@@ -11464,84 +11476,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
@@ -11596,51 +11608,51 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
@@ -11695,51 +11707,51 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>21</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
@@ -11765,51 +11777,51 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
@@ -11930,54 +11942,54 @@
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
@@ -12033,223 +12045,223 @@
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>26</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>105</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>48</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>14</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -12268,87 +12280,87 @@
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>184</v>
+        <v>150</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -12370,249 +12382,249 @@
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>77</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>195</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>49</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="F46" s="6" t="n">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="F47" s="6" t="n">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Відновлювані джерела енергії та гідроенергетика</t>
@@ -12631,87 +12643,87 @@
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
@@ -12763,54 +12775,54 @@
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
@@ -12862,186 +12874,186 @@
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>150</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>68</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Садівництво, плодоовочівництво та виноградарство</t>
@@ -13060,54 +13072,54 @@
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
@@ -13126,121 +13138,121 @@
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="F65" s="6" t="n">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E66" s="6" t="n">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
@@ -13262,186 +13274,186 @@
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>87</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
@@ -13530,54 +13542,54 @@
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -13695,51 +13707,51 @@
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
@@ -14095,51 +14107,51 @@
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F93" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
@@ -14172,51 +14184,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E95" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
@@ -14235,51 +14247,51 @@
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F97" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
@@ -14301,1626 +14313,1296 @@
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F100" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F102" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F104" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F105" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>193</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F106" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>204</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>8</v>
+        <v>442</v>
       </c>
       <c r="F108" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>4</v>
+        <v>294</v>
       </c>
       <c r="F109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>212</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="F110" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>226</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
+        <v>30</v>
+      </c>
+      <c r="F111" s="6" t="n">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>226</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
-[...2 lines deleted...]
-      <c r="D112" s="3"/>
+          <t>Фармація, промислова фармація</t>
+        </is>
+      </c>
+      <c r="D112" s="3" t="inlineStr">
+        <is>
+          <t>Фармація</t>
+        </is>
+      </c>
       <c r="E112" s="6" t="n">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="F112" s="6" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Садівництво, плодоовочівництво та виноградарство</t>
-[...2 lines deleted...]
-      <c r="D113" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D113" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E113" s="6" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Технологія виробництва і переробки продукції тваринництва</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F114" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Агроінженерія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F115" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>448</v>
+        <v>1</v>
       </c>
       <c r="F116" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>298</v>
+        <v>1</v>
       </c>
       <c r="F117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна гігієна, санітарія і експертиза</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="F118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Фармація, промислова фармація</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="F119" s="6" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Фармація, промислова фармація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Будівництво та цивільна інженерія</t>
+        </is>
+      </c>
+      <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F122" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>H2</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Тваринництво</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F123" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>H6</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="F125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
+        <v>37</v>
+      </c>
+      <c r="F126" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F128" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>193</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>201</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>204</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="F132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B133" s="7" t="inlineStr">
         <is>
-          <t>H2</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Тваринництво</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="F133" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G133" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H133" s="6" t="n">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
-          <t>H6</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="F134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B135" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>212</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="F135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F136" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
-[...328 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I146"/>
+  <autoFilter ref="A1:I136"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>