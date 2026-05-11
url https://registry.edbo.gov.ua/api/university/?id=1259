--- v1 (2026-02-10)
+++ v2 (2026-05-11)
@@ -834,90 +834,90 @@
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Морально-психологічне забезпечення у підрозділах, на кораблях (за видами збройних сил)</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>180</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t> 11805</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.04.2025 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Озброєння та техніка інженерних військ</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>60</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
           <t> 11806</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.04.2025 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
@@ -951,90 +951,90 @@
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Морально-психологічне забезпечення у підрозділах, на кораблях (за видами збройних сил)</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>180</v>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
           <t> 1329</t>
         </is>
       </c>
       <c r="H6" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.04.2021 № 49-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Озброєння та техніка інженерних військ</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>60</v>
       </c>
       <c r="G7" s="7" t="inlineStr">
         <is>
           <t> 1183</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.04.2021 № 49-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
@@ -1097,51 +1097,51 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка Сухопутних військ</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
           <t> 11812</t>
         </is>
       </c>
       <c r="H10" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.04.2025 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>255</t>
         </is>
@@ -2563,51 +2563,51 @@
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>47817</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Морально-психологічне забезпечення у підрозділах, на кораблях (за видами збройних сил)</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t>- 1329</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D11" s="3"/>
@@ -2643,51 +2643,51 @@
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>47814</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Озброєння та техніка інженерних військ</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>- 1183</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D13" s="3"/>
@@ -3133,51 +3133,51 @@
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>74058</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Морально-психологічне забезпечення у підрозділах, на кораблях (за видами збройних сил)</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>- 11805</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D25" s="3"/>
@@ -3213,51 +3213,51 @@
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>74097</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Озброєння та техніка інженерних військ</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t>- 11806</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D27" s="3"/>