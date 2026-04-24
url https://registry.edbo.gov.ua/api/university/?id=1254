--- v2 (2026-02-19)
+++ v3 (2026-04-24)
@@ -6134,51 +6134,51 @@
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>23164</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t>- 1478</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D21" s="3"/>
@@ -6503,92 +6503,92 @@
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>14835</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
           <t>- 4742</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>61180</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
           <t>- 4742</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D31" s="3"/>
@@ -6667,92 +6667,92 @@
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>16162</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
           <t>- 4743</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>61138</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
           <t>- 4743</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>176</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D35" s="3"/>
@@ -7450,51 +7450,51 @@
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>79521</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="7" t="inlineStr">
         <is>
           <t>- 13682</t>
         </is>
       </c>
       <c r="I52" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D53" s="3"/>
@@ -7618,94 +7618,94 @@
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>79435</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="7" t="inlineStr">
         <is>
           <t>- 13683</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t>УД 04020840</t>
         </is>
       </c>
       <c r="K56" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>79095</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="7" t="inlineStr">
         <is>
           <t>- 13681</t>
         </is>
       </c>
       <c r="I57" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J57" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D58" s="3"/>
@@ -10532,51 +10532,51 @@
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
         <v>47730</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
           <t>- 2156</t>
         </is>
       </c>
       <c r="I120" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D121" s="3"/>
@@ -10663,96 +10663,96 @@
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
         <v>47736</v>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H123" s="7" t="inlineStr">
         <is>
           <t>- 2298</t>
         </is>
       </c>
       <c r="I123" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J123" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K123" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>47731</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
           <t>- 2058</t>
         </is>
       </c>
       <c r="I124" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D125" s="3"/>
@@ -10839,51 +10839,51 @@
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
         <v>47740</v>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H127" s="7" t="inlineStr">
         <is>
           <t>- 2295</t>
         </is>
       </c>
       <c r="I127" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J127" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K127" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D128" s="3"/>
@@ -11013,51 +11013,51 @@
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
         <v>79612</v>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H131" s="7" t="inlineStr">
         <is>
           <t>- 13696</t>
         </is>
       </c>
       <c r="I131" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J131" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K131" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D132" s="3"/>
@@ -11273,141 +11273,141 @@
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
         <v>79617</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H137" s="7" t="inlineStr">
         <is>
           <t>- 13699</t>
         </is>
       </c>
       <c r="I137" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J137" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K137" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
         <v>79618</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
           <t>- 13698</t>
         </is>
       </c>
       <c r="I138" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>79619</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H139" s="7" t="inlineStr">
         <is>
           <t>- 13697</t>
         </is>
       </c>
       <c r="I139" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J139" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D140" s="3"/>
@@ -11884,51 +11884,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>G10</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>36</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
@@ -12589,54 +12589,54 @@
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
@@ -12721,84 +12721,84 @@
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
@@ -12886,51 +12886,51 @@
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
@@ -13054,51 +13054,51 @@
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>20</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
@@ -13117,51 +13117,51 @@
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
@@ -13653,51 +13653,51 @@
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
@@ -14016,51 +14016,51 @@
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
@@ -14082,51 +14082,51 @@
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>