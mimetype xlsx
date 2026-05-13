--- v0 (2026-02-12)
+++ v1 (2026-05-13)
@@ -4409,84 +4409,84 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -4677,84 +4677,84 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -4776,51 +4776,51 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
@@ -4941,51 +4941,51 @@
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
@@ -5007,84 +5007,84 @@
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="F22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>