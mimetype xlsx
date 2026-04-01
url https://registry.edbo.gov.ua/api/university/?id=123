--- v1 (2026-02-12)
+++ v2 (2026-04-01)
@@ -30,51 +30,51 @@
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПТО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$6</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$47</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$120</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$61</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$58</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -1117,51 +1117,51 @@
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>60</v>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
           <t> 6384</t>
         </is>
       </c>
       <c r="H6" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L47"/>
@@ -4108,297 +4108,297 @@
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>7748</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Товарознавство і торговельне підприємництво</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t>УП 17016850</t>
         </is>
       </c>
       <c r="K17" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>25801</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та логістика</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t>УП 17016850</t>
         </is>
       </c>
       <c r="K18" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>25802</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Експертиза та митна справа</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t>УП 17016850</t>
         </is>
       </c>
       <c r="K19" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>27800</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Митна справа в міжнародній торгівлі</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t>УП 17016850</t>
         </is>
       </c>
       <c r="K20" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>58665</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Товарознавство і торговельне підприємництво</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t>УП 17016794</t>
         </is>
       </c>
       <c r="K21" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>58666</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Експертиза та митна справа</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t>УП 17016794</t>
         </is>
       </c>
       <c r="K22" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>58667</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та логістика</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t>УП 17016794</t>
         </is>
       </c>
       <c r="K23" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>7779</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -5299,133 +5299,133 @@
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>76457</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Товарознавство і торговельне підприємництво</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I46" s="9"/>
       <c r="J46" s="7" t="inlineStr">
         <is>
           <t>УП 17019990</t>
         </is>
       </c>
       <c r="K46" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>76458</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та логістика</t>
         </is>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I47" s="9"/>
       <c r="J47" s="7" t="inlineStr">
         <is>
           <t>УП 17019990</t>
         </is>
       </c>
       <c r="K47" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>76460</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Експертиза та митна справа</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I48" s="9"/>
       <c r="J48" s="7" t="inlineStr">
         <is>
           <t>УП 17019990</t>
         </is>
       </c>
       <c r="K48" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>73985</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -5713,96 +5713,96 @@
       <c r="E56" s="6" t="n">
         <v>51276</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Освітня робототехніка</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I56" s="9"/>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t>УП 17016772</t>
         </is>
       </c>
       <c r="K56" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>63570</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H57" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I57" s="9"/>
       <c r="J57" s="7" t="inlineStr">
         <is>
           <t>УП 17016772</t>
         </is>
       </c>
       <c r="K57" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
         <v>35942</v>
@@ -6257,321 +6257,321 @@
       <c r="E68" s="6" t="n">
         <v>6530</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та експертиза в митній справі</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I68" s="9"/>
       <c r="J68" s="7" t="inlineStr">
         <is>
           <t>УП 17016851</t>
         </is>
       </c>
       <c r="K68" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>8587</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Товарознавство і комерційна діяльність</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H69" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I69" s="9"/>
       <c r="J69" s="7" t="inlineStr">
         <is>
           <t>УП 17016851</t>
         </is>
       </c>
       <c r="K69" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
         <v>27576</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Публічні закупівлі</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I70" s="9"/>
       <c r="J70" s="7" t="inlineStr">
         <is>
           <t>УП 17016851</t>
         </is>
       </c>
       <c r="K70" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>58672</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Товарознавство і комерційна діяльність</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H71" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I71" s="9"/>
       <c r="J71" s="7" t="inlineStr">
         <is>
           <t>УП 17016795</t>
         </is>
       </c>
       <c r="K71" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
         <v>58674</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та експертиза в митній справі</t>
         </is>
       </c>
       <c r="G72" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I72" s="9"/>
       <c r="J72" s="7" t="inlineStr">
         <is>
           <t>УП 17016795</t>
         </is>
       </c>
       <c r="K72" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>58676</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Логістичний менеджмент</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I73" s="9"/>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t>УП 17016795</t>
         </is>
       </c>
       <c r="K73" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
         <v>58911</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Публічні закупівлі</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I74" s="9"/>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t>УП 17016795</t>
         </is>
       </c>
       <c r="K74" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
         <v>3941</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -6662,141 +6662,141 @@
       <c r="E77" s="6" t="n">
         <v>3940</v>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
           <t>Технології зберігання, консервування та переробки м'яса</t>
         </is>
       </c>
       <c r="G77" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H77" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I77" s="9"/>
       <c r="J77" s="7" t="inlineStr">
         <is>
           <t>УП 17016860</t>
         </is>
       </c>
       <c r="K77" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
         <v>5778</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Технології в ресторанному господарстві</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I78" s="9"/>
       <c r="J78" s="7" t="inlineStr">
         <is>
           <t>УП 17016860</t>
         </is>
       </c>
       <c r="K78" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
         <v>50750</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Технологічна експертиза, якість і безпека харчових продуктів</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H79" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I79" s="9"/>
       <c r="J79" s="7" t="inlineStr">
         <is>
           <t>УП 17016860</t>
         </is>
       </c>
       <c r="K79" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
         <v>8585</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -7065,141 +7065,141 @@
       <c r="E86" s="6" t="n">
         <v>76489</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I86" s="9"/>
       <c r="J86" s="7" t="inlineStr">
         <is>
           <t>УП 17019993</t>
         </is>
       </c>
       <c r="K86" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
         <v>76492</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Освітня робототехніка</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H87" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I87" s="9"/>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t>УП 17019993</t>
         </is>
       </c>
       <c r="K87" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
         <v>76699</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Освіта дорослих</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I88" s="9"/>
       <c r="J88" s="7" t="inlineStr">
         <is>
           <t>УП 17019993</t>
         </is>
       </c>
       <c r="K88" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E89" s="6" t="n">
         <v>76493</v>
@@ -7826,186 +7826,186 @@
       <c r="E103" s="6" t="n">
         <v>76515</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Товарознавство і комерційна діяльність</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H103" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I103" s="9"/>
       <c r="J103" s="7" t="inlineStr">
         <is>
           <t>УП 17019995</t>
         </is>
       </c>
       <c r="K103" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>76517</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
           <t>Публічні закупівлі</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I104" s="9"/>
       <c r="J104" s="7" t="inlineStr">
         <is>
           <t>УП 17019995</t>
         </is>
       </c>
       <c r="K104" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
         <v>76518</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
           <t>Логістичний менеджмент</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H105" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I105" s="9"/>
       <c r="J105" s="7" t="inlineStr">
         <is>
           <t>УП 17019995</t>
         </is>
       </c>
       <c r="K105" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>76519</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та експертиза в митній справі</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I106" s="9"/>
       <c r="J106" s="7" t="inlineStr">
         <is>
           <t>УП 17019995</t>
         </is>
       </c>
       <c r="K106" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
         <v>73987</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -8096,141 +8096,141 @@
       <c r="E109" s="6" t="n">
         <v>76525</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Технології в ресторанному господарстві</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H109" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I109" s="9"/>
       <c r="J109" s="7" t="inlineStr">
         <is>
           <t>УП 17019997</t>
         </is>
       </c>
       <c r="K109" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
         <v>76529</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
           <t>Технології зберігання, консервування та переробки м’яса</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I110" s="9"/>
       <c r="J110" s="7" t="inlineStr">
         <is>
           <t>УП 17019997</t>
         </is>
       </c>
       <c r="K110" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
         <v>76536</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
           <t>Технологічна експертиза, якість і безпека харчової продукції</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H111" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I111" s="9"/>
       <c r="J111" s="7" t="inlineStr">
         <is>
           <t>УП 17019997</t>
         </is>
       </c>
       <c r="K111" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
         <v>76539</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -8311,51 +8311,51 @@
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
         <v>35940</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="7" t="inlineStr">
         <is>
           <t>- 6384</t>
         </is>
       </c>
       <c r="I114" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Молодший бакалавр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D115" s="3"/>
@@ -8591,51 +8591,51 @@
       <c r="I120" s="9"/>
       <c r="J120" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K120"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I61"/>
+  <dimension ref="A1:I58"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -8845,51 +8845,51 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
@@ -8944,51 +8944,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
@@ -9013,51 +9013,51 @@
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>59</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
@@ -9113,51 +9113,51 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>32</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -9245,120 +9245,120 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>80</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
@@ -9377,84 +9377,84 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
@@ -9512,81 +9512,81 @@
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>131</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>58</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -9608,51 +9608,51 @@
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
@@ -9777,51 +9777,51 @@
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>22</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -9912,51 +9912,51 @@
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -10008,51 +10008,51 @@
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -10107,54 +10107,54 @@
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
@@ -10163,543 +10163,440 @@
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Економіка</t>
+        </is>
+      </c>
+      <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F47" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F49" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>181</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="F54" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>241</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F55" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>4</v>
+        <v>59</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>2</v>
+        <v>64</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
-[...97 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I61"/>
+  <autoFilter ref="A1:I58"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>