--- v0 (2026-02-08)
+++ v1 (2026-04-16)
@@ -2733,55 +2733,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>45633</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 000652</t>
+          <t>ДС 006866</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D14" s="3"/>
@@ -2813,55 +2813,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>60848</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 003778</t>
+          <t>ДС 007101</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D16" s="3"/>
@@ -2895,55 +2895,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>45251</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 000653</t>
+          <t>ДС 007100</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D18" s="3"/>
@@ -3098,55 +3098,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>77027</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 000652</t>
+          <t>ДС 006866</t>
         </is>
       </c>
       <c r="I22" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>
@@ -3219,55 +3219,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>74805</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДС 000653</t>
+          <t>ДС 007100</t>
         </is>
       </c>
       <c r="I25" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D26" s="3"/>
@@ -3884,84 +3884,84 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
@@ -3983,51 +3983,51 @@
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>