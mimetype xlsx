--- v1 (2026-02-08)
+++ v2 (2026-05-19)
@@ -198,99 +198,99 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
-          <t>Фаховий коледж Міжнародного гуманітарного університету</t>
+          <t>Фаховий коледж Міжнародного університету</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Код</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>1220</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>353</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ФКМУ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Professional College of International Humanitarian University</t>
+          <t>Professional College of International University</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
@@ -370,73 +370,77 @@
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Фонтанська дорога, 33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>063-534-72-29</t>
+          <t>+38(063)-534-72-29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>epk.mgu.odessa@gmail.com</t>
+          <t>college.mu.od@gmail.com</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
-      <c r="B18" s="3"/>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>https://epk-mgu.od.ua</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Шарапановська Юлія Вікторівна</t>
         </is>
       </c>
     </row>
@@ -2672,54 +2676,56 @@
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
         <v>46280</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I14" s="9"/>
+          <t>- 0</t>
+        </is>
+      </c>
+      <c r="I14" s="9" t="n">
+        <v>46476</v>
+      </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
@@ -3782,121 +3788,121 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -3951,51 +3957,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>5</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
@@ -4017,257 +4023,257 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E15" s="8" t="n">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -4289,84 +4295,84 @@
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F17" s="8" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
@@ -4388,51 +4394,51 @@
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I20"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>