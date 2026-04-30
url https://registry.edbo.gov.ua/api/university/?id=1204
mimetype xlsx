--- v1 (2026-02-12)
+++ v2 (2026-04-30)
@@ -1667,84 +1667,84 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>