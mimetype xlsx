--- v3 (2026-03-24)
+++ v4 (2026-05-08)
@@ -774,51 +774,51 @@
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Національна безпека (за окремими сферами забезпечення та видами діяльності)</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>100</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
           <t> 15136</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 07.05.2025 № 50-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
@@ -852,51 +852,51 @@
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Національна безпека (за окремими сферами забезпечення та видами діяльності)</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>100</v>
       </c>
       <c r="G5" s="8" t="inlineStr">
         <is>
           <t> 9974</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.06.2024 № 449-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
@@ -1881,2362 +1881,2370 @@
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 5149</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
-          <t>028</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент соціокультурної діяльності</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>63651</v>
+        <v>23139</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент подієвих комунікацій та інформаційний дизайн</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K3" s="9"/>
+          <t>НД 1897195</t>
+        </is>
+      </c>
+      <c r="K3" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>23139</v>
+        <v>23144</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I4" s="9"/>
+          <t>- 3389</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>НД 1897195</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>23144</v>
+        <v>33319</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Практична філософія. Консалтинг та коучинг</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
-          <t>- 3389</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K5" s="9"/>
+          <t>НД 1897196</t>
+        </is>
+      </c>
+      <c r="K5" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>33319</v>
+        <v>57484</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
-          <t>Практична філософія. Консалтинг та коучинг</t>
+          <t>Кіберкультура</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
-          <t>НД 1897196</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
-[...2 lines deleted...]
-      <c r="D7" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D7" s="3" t="inlineStr">
+        <is>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E7" s="6" t="n">
-        <v>57484</v>
+        <v>49597</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>Кіберкультура</t>
+          <t>Англійська та друга іноземна (німецька/французька) мови. Література. Переклад</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K7" s="9"/>
+          <t>НД 1897198</t>
+        </is>
+      </c>
+      <c r="K7" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>49597</v>
+        <v>59616</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>Англійська та друга іноземна (німецька/французька) мови. Література. Переклад</t>
+          <t>Комп'ютерна лінгвістика. Англійська мова. Друга іноземна мова (німецька/французька)</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t>НД 1897198</t>
         </is>
       </c>
       <c r="K8" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
-          <t>прикладна лінгвістика</t>
+          <t>українська мова та література</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>59616</v>
+        <v>23148</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна лінгвістика. Англійська мова. Друга іноземна мова (німецька/французька)</t>
+          <t>Українська мова та література</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="8" t="inlineStr">
         <is>
           <t>НД 1897198</t>
         </is>
       </c>
       <c r="K9" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>українська мова та література</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>23148</v>
+        <v>63648</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
-          <t>Українська мова та література</t>
+          <t>Українська мова, література, комунікація</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t>НД 1897198</t>
         </is>
       </c>
       <c r="K10" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Економіка</t>
+        </is>
+      </c>
+      <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>63648</v>
+        <v>6883</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
-          <t>Українська мова, література, комунікація</t>
+          <t>Економічна кібернетика</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="8" t="inlineStr">
         <is>
-          <t>НД 1897198</t>
+          <t>УД 18005604</t>
         </is>
       </c>
       <c r="K11" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>6883</v>
+        <v>23151</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
-          <t>Економічна кібернетика</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
-          <t>УД 18005604</t>
+          <t>НД 1897200</t>
         </is>
       </c>
       <c r="K12" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>23151</v>
+        <v>23152</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I13" s="9"/>
+          <t>- 389</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
-          <t>НД 1897200</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>23152</v>
+        <v>23153</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
-          <t>- 389</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K14" s="9"/>
+          <t>НД 1897202</t>
+        </is>
+      </c>
+      <c r="K14" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>23153</v>
+        <v>53492</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Реклама та PR</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t>НД 1897202</t>
         </is>
       </c>
       <c r="K15" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>53492</v>
+        <v>53493</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
-          <t>Реклама та PR</t>
+          <t>Фінанси та бізнес-аналітика</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="8" t="inlineStr">
         <is>
-          <t>НД 1897202</t>
+          <t>НД 1897205</t>
         </is>
       </c>
       <c r="K16" s="9" t="n">
-        <v>46752</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>53493</v>
+        <v>61236</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Фінанси та бізнес-аналітика</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="8" t="inlineStr">
         <is>
-          <t>НД 1897205</t>
+          <t>УД 18016940</t>
         </is>
       </c>
       <c r="K17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>61236</v>
+        <v>53494</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
-          <t>Фінанси та бізнес-аналітика</t>
+          <t>DATA-маркетинг та аналітика</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>- 20169</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
-          <t>УД 18016940</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>53494</v>
+        <v>63646</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
-          <t>DATA-маркетинг та аналітика</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>63646</v>
+        <v>23156</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I20" s="9"/>
+          <t>- 4440</t>
+        </is>
+      </c>
+      <c r="I20" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>23156</v>
+        <v>23161</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="8" t="inlineStr">
         <is>
-          <t>- 4440</t>
+          <t>- 3328</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>23161</v>
+        <v>63650</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Робототехніка та машинне навчання</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="8" t="inlineStr">
         <is>
-          <t>- 3328</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>229</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>63650</v>
+        <v>23159</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
-          <t>Робототехніка та машинне навчання</t>
+          <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I23" s="9"/>
+          <t>- 1806</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
-          <t>Громадське здоров`я</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>23159</v>
+        <v>59614</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
-          <t>Громадське здоров'я</t>
+          <t>Міжнародний туризм</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
-          <t>- 1806</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>256</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Національна безпека</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>59614</v>
+        <v>23160</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний туризм</t>
+          <t>Національна безпека (за окремими сферами забезпечення та видами діяльності)</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I25" s="9"/>
+          <t>- 1870</t>
+        </is>
+      </c>
+      <c r="I25" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>23160</v>
+        <v>63534</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Національна безпека (за окремими сферами забезпечення та видами діяльності)</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="8" t="inlineStr">
         <is>
-          <t>- 1870</t>
+          <t>- 9974</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
-      <c r="D27" s="3"/>
+      <c r="D27" s="3" t="inlineStr">
+        <is>
+          <t>Внутрішньо-політична безпека</t>
+        </is>
+      </c>
       <c r="E27" s="6" t="n">
-        <v>63534</v>
+        <v>46253</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Національна безпека (за окремими сферами забезпечення та видами діяльності)</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
-          <t>- 9974</t>
+          <t>- 1870</t>
         </is>
       </c>
       <c r="I27" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
-          <t>Національна безпека</t>
-[...6 lines deleted...]
-      </c>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+        </is>
+      </c>
+      <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>46253</v>
+        <v>23157</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
-          <t>Національна безпека (за окремими сферами забезпечення та видами діяльності)</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="8" t="inlineStr">
         <is>
-          <t>- 1870</t>
+          <t>- 1852</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>23157</v>
+        <v>49595</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Міжнародні регіональні студії</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="8" t="inlineStr">
         <is>
-          <t>- 1852</t>
+          <t>- 12338</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
-        <v>46204</v>
+        <v>47665</v>
       </c>
       <c r="J29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>49595</v>
+        <v>70191</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні регіональні студії</t>
+          <t>Початкова освіта з поглибленим вивченням англійської мови</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
-          <t>- 12338</t>
+          <t>- 15130</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
-[...2 lines deleted...]
-      <c r="D31" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D31" s="3" t="inlineStr">
+        <is>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E31" s="6" t="n">
-        <v>70191</v>
+        <v>82503</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта з поглибленим вивченням англійської мови</t>
+          <t>Англійська та друга іноземна (німецька/французька) мови. Література. Переклад</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
-          <t>- 15130</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K31" s="9"/>
+          <t>УД 18020641</t>
+        </is>
+      </c>
+      <c r="K31" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
-        <v>82503</v>
+        <v>80545</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
-          <t>Англійська та друга іноземна (німецька/французька) мови. Література. Переклад</t>
+          <t>Комп'ютерна лінгвістика. Англійська мова. Друга іноземна мова (німецька/французька)</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="8" t="inlineStr">
         <is>
           <t>УД 18020641</t>
         </is>
       </c>
       <c r="K32" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
-          <t>Прикладна лінгвістика</t>
+          <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
-        <v>80545</v>
+        <v>80400</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна лінгвістика. Англійська мова. Друга іноземна мова (німецька/французька)</t>
+          <t>Українська мова, література, комунікація</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t>УД 18020641</t>
         </is>
       </c>
       <c r="K33" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Культурологія та музеєзнавство</t>
+        </is>
+      </c>
+      <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>80400</v>
+        <v>70194</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
-          <t>Українська мова, література, комунікація</t>
+          <t>Кіберкультура</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I34" s="9"/>
       <c r="J34" s="8" t="inlineStr">
         <is>
-          <t>УД 18020641</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>70194</v>
+        <v>82504</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
-          <t>Кіберкультура</t>
+          <t>Інформаційна діяльність та цифрові документні ресурси</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>82504</v>
+        <v>70192</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна діяльність та цифрові документні ресурси</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I36" s="9"/>
+          <t>- 15131</t>
+        </is>
+      </c>
+      <c r="I36" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>70192</v>
+        <v>70195</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="8" t="inlineStr">
         <is>
-          <t>- 15131</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I37" s="9"/>
       <c r="J37" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K37" s="9"/>
+          <t>УД 18020642</t>
+        </is>
+      </c>
+      <c r="K37" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>70195</v>
+        <v>70205</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I38" s="9"/>
+          <t>- 15137</t>
+        </is>
+      </c>
+      <c r="I38" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J38" s="8" t="inlineStr">
         <is>
-          <t>УД 18020642</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>70205</v>
+        <v>71309</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Міжнародне регіонознавство</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="8" t="inlineStr">
         <is>
-          <t>- 15137</t>
+          <t>- 17078</t>
         </is>
       </c>
       <c r="I39" s="9" t="n">
-        <v>46204</v>
+        <v>47665</v>
       </c>
       <c r="J39" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>71309</v>
+        <v>70196</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне регіонознавство</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="8" t="inlineStr">
         <is>
-          <t>- 17078</t>
+          <t>- 15132</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>70196</v>
+        <v>70197</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="8" t="inlineStr">
         <is>
-          <t>- 15132</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I41" s="9"/>
       <c r="J41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>70197</v>
+        <v>70198</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Реклама та PR</t>
         </is>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I42" s="9"/>
       <c r="J42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>70198</v>
+        <v>70199</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
-          <t>Реклама та PR</t>
+          <t>Фінанси та бізнес-аналітика</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I43" s="9"/>
       <c r="J43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>70199</v>
+        <v>82507</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
-          <t>Фінанси та бізнес-аналітика</t>
+          <t>Підприємництво та управління бізнесом</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I44" s="9"/>
       <c r="J44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>82507</v>
+        <v>70200</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та управління бізнесом</t>
+          <t>DATA-маркетинг та аналітика</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I45" s="9"/>
       <c r="J45" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
-        <v>70200</v>
+        <v>70201</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
-          <t>DATA-маркетинг та аналітика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I46" s="9"/>
+          <t>- 15133</t>
+        </is>
+      </c>
+      <c r="I46" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>70201</v>
+        <v>70202</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="8" t="inlineStr">
         <is>
-          <t>- 15133</t>
+          <t>- 15134</t>
         </is>
       </c>
       <c r="I47" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J47" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K47" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>70202</v>
+        <v>82506</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Програмування роботизованих систем</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="8" t="inlineStr">
         <is>
-          <t>- 15134</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I48" s="9"/>
       <c r="J48" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K48" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>I9</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>82506</v>
+        <v>70203</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
-          <t>Програмування роботизованих систем</t>
+          <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I49" s="9"/>
+          <t>- 15135</t>
+        </is>
+      </c>
+      <c r="I49" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J49" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>I9</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
-          <t>Громадське здоров'я</t>
+          <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>70203</v>
+        <v>70204</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
-          <t>Громадське здоров'я</t>
+          <t>Міжнародний туризм</t>
         </is>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="8" t="inlineStr">
         <is>
-          <t>- 15135</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I50" s="9"/>
       <c r="J50" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K50" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>K3</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Національна безпека</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>70204</v>
+        <v>71310</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний туризм</t>
+          <t>Національна безпека (за окремими сферами забезпечення та видами діяльності)</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I51" s="9"/>
+          <t>- 15136</t>
+        </is>
+      </c>
+      <c r="I51" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J51" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K51" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>K3</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
-          <t>Національна безпека</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>71310</v>
+        <v>53495</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
-          <t>Національна безпека (за окремими сферами забезпечення та видами діяльності)</t>
-[...2 lines deleted...]
-      <c r="G52" s="3"/>
+          <t>Інформаційна аналітика та комунікативний менеджмент</t>
+        </is>
+      </c>
+      <c r="G52" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-професійна</t>
+        </is>
+      </c>
       <c r="H52" s="8" t="inlineStr">
         <is>
-          <t>- 15136</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I52" s="9"/>
       <c r="J52" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K52" s="9"/>
+          <t>НД 1892827</t>
+        </is>
+      </c>
+      <c r="K52" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>53495</v>
+        <v>22492</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна аналітика та комунікативний менеджмент</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H53" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I53" s="9"/>
+          <t>- 10029</t>
+        </is>
+      </c>
+      <c r="I53" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J53" s="8" t="inlineStr">
         <is>
-          <t>НД 1892827</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D54" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D54" s="3" t="inlineStr">
+        <is>
+          <t>прикладна лінгвістика</t>
+        </is>
+      </c>
       <c r="E54" s="6" t="n">
-        <v>22492</v>
+        <v>60204</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Комп'ютерна лінгвістика</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H54" s="8" t="inlineStr">
         <is>
-          <t>- 10029</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I54" s="9"/>
       <c r="J54" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K54" s="9"/>
+          <t>НД 1892831</t>
+        </is>
+      </c>
+      <c r="K54" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
-          <t>прикладна лінгвістика</t>
+          <t>українська мова та література</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
-        <v>60204</v>
+        <v>56653</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна лінгвістика</t>
+          <t>Українська філологія: літературні та мовнокомунікативні студії</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H55" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I55" s="9"/>
       <c r="J55" s="8" t="inlineStr">
         <is>
           <t>НД 1892831</t>
         </is>
       </c>
       <c r="K55" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Політологія</t>
+        </is>
+      </c>
+      <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>56653</v>
+        <v>22496</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
-          <t>Українська філологія: літературні та мовнокомунікативні студії</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I56" s="9"/>
+          <t>- 10055</t>
+        </is>
+      </c>
+      <c r="I56" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J56" s="8" t="inlineStr">
         <is>
-          <t>НД 1892831</t>
+          <t>НД 1892833</t>
         </is>
       </c>
       <c r="K56" s="9" t="n">
-        <v>46569</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>22496</v>
+        <v>22497</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H57" s="8" t="inlineStr">
         <is>
-          <t>- 10055</t>
+          <t>УД 18003519</t>
         </is>
       </c>
       <c r="I57" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J57" s="8" t="inlineStr">
         <is>
-          <t>НД 1892833</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>22497</v>
+        <v>22498</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="8" t="inlineStr">
         <is>
-          <t>УД 18003519</t>
+          <t>УД 18003520</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J58" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
@@ -5630,56 +5638,54 @@
         <is>
           <t>031</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
         <v>36787</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H90" s="8" t="inlineStr">
         <is>
-          <t>- 10581</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I90" s="9"/>
       <c r="J90" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
@@ -5720,56 +5726,54 @@
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
         <v>36789</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H92" s="8" t="inlineStr">
         <is>
-          <t>- 10578</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I92" s="9"/>
       <c r="J92" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K92" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
@@ -5859,51 +5863,51 @@
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
         <v>36792</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H95" s="8" t="inlineStr">
         <is>
           <t>- 2518</t>
         </is>
       </c>
       <c r="I95" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J95" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D96" s="3"/>
@@ -6113,56 +6117,54 @@
         <is>
           <t>B10</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
         <v>67004</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H101" s="8" t="inlineStr">
         <is>
-          <t>- 15152</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I101" s="9"/>
       <c r="J101" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K101" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
@@ -6203,56 +6205,54 @@
         <is>
           <t>B7</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
         <v>67002</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H103" s="8" t="inlineStr">
         <is>
-          <t>- 15151</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I103" s="9"/>
       <c r="J103" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K103" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
@@ -6381,51 +6381,51 @@
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
         <v>67008</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H107" s="8" t="inlineStr">
         <is>
           <t>- 15154</t>
         </is>
       </c>
       <c r="I107" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J107" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K107" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D108" s="3"/>
@@ -7011,51 +7011,51 @@
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>52</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -7143,51 +7143,51 @@
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>58</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
@@ -7779,51 +7779,51 @@
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -7845,54 +7845,54 @@
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
@@ -8050,51 +8050,51 @@
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>118</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
@@ -8187,51 +8187,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -9359,51 +9359,51 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>1</v>
       </c>