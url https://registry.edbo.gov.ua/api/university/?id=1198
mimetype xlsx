--- v1 (2026-02-03)
+++ v2 (2026-04-30)
@@ -936,54 +936,56 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G9" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H9" s="9"/>
+          <t> 20184</t>
+        </is>
+      </c>
+      <c r="H9" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 31.10.2022 № 246-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K26"/>
   <sheetViews>
@@ -1896,54 +1898,56 @@
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>55939</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H22" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>- 20184</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="J22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
@@ -2247,51 +2251,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -2313,120 +2317,120 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>24</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -2481,81 +2485,81 @@
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>31</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
@@ -2709,153 +2713,153 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">