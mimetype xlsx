--- v3 (2026-03-31)
+++ v4 (2026-05-16)
@@ -686,54 +686,56 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H3" s="9"/>
+          <t> 21277</t>
+        </is>
+      </c>
+      <c r="H3" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.05.2021 № 62-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
@@ -1056,54 +1058,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>34416</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I6" s="9"/>
+          <t>- 21277</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
@@ -1642,54 +1646,54 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">