--- v2 (2026-02-08)
+++ v3 (2026-05-10)
@@ -5022,84 +5022,84 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -5121,51 +5121,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
@@ -5253,51 +5253,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -5352,87 +5352,87 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -5451,54 +5451,54 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="F15" s="8" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>