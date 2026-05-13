--- v1 (2026-02-17)
+++ v2 (2026-05-13)
@@ -1660,186 +1660,184 @@
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>38863</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t>- 803</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>40111</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H14" s="8" t="inlineStr">
         <is>
-          <t>- 10582</t>
+          <t>- 20550</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46106</v>
+        <v>46498</v>
       </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>69084</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H15" s="8" t="inlineStr">
         <is>
-          <t>- 14583</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>69083</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H16" s="8" t="inlineStr">
         <is>
           <t>- 14582</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D17" s="3"/>
@@ -2054,54 +2052,54 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
@@ -2153,84 +2151,84 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
@@ -2285,51 +2283,51 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>