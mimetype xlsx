--- v2 (2026-02-17)
+++ v3 (2026-04-15)
@@ -1659,54 +1659,54 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -1725,51 +1725,51 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>39</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>