--- v2 (2026-02-12)
+++ v3 (2026-05-13)
@@ -2571,292 +2571,306 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>66917</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I20" s="9"/>
+          <t>ДС 007007</t>
+        </is>
+      </c>
+      <c r="I20" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E21" s="8" t="n">
         <v>74190</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт підйомно-транспортних, будівельних і дорожніх машин і обладнання</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I21" s="9"/>
+          <t>ДС 007009</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>66948</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Збагачення корисних копалин</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>ДС 007010</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>66953</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Будівництво, обслуговування і ремонт залізничних колій</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I23" s="9"/>
+          <t>ДС 007011</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>66933</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Монтаж і експлуатація електроустаткування підприємств і цивільних споруд</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>ДС 007008</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>66959</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування, ремонт та експлуатація тягового рухомого складу</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I25" s="9"/>
+          <t>ДС 007012</t>
+        </is>
+      </c>
+      <c r="I25" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>66961</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I26" s="9"/>
+          <t>ДС 007013</t>
+        </is>
+      </c>
+      <c r="I26" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K26"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
@@ -2925,51 +2939,51 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>13</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
@@ -2992,153 +3006,153 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>14</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>9</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>15</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
@@ -3193,117 +3207,117 @@
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>51</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>52</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
@@ -3325,81 +3339,81 @@
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>31</v>
       </c>
       <c r="F14" s="8" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>