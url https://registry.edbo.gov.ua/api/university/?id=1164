--- v2 (2026-02-10)
+++ v3 (2026-05-11)
@@ -780,54 +780,56 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H5" s="9"/>
+          <t> 20739</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.05.2021 № 62-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L9"/>
   <sheetViews>
@@ -1537,54 +1539,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>15478</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I6" s="9"/>
+          <t>- 20726</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
@@ -1859,97 +1863,101 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>26384</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H14" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I14" s="9"/>
+          <t>- 20727</t>
+        </is>
+      </c>
+      <c r="I14" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>26113</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H15" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>- 20739</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
@@ -2147,51 +2155,51 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -2210,54 +2218,54 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -2316,51 +2324,51 @@
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>37</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -2379,120 +2387,120 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
@@ -2643,87 +2651,87 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">